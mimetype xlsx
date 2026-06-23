--- v0 (2026-02-02)
+++ v1 (2026-06-23)
@@ -48,525 +48,525 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
-    <t>Projeto de Emenda a Lei Orgânica</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/408/projeto-da-lom-05.2016.docx</t>
+    <t>PROJETO DE EMENDA A LEI ORGÂNICA</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/408/projeto-da-lom-05.2016.docx</t>
   </si>
   <si>
     <t>Altera artigos 63, 64, 150, 154 e 164 da Lei Orgânica Municipal de 05 de Abril de 1990.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/272/projeto-de-lei-n-01.2016-executivo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/272/projeto-de-lei-n-01.2016-executivo.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTARIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/273/projeto-de-lei-n-02.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/273/projeto-de-lei-n-02.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Orçamentária Anual através da abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/274/projeto-de-lei-n-03.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/274/projeto-de-lei-n-03.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração da Lei Orçamentária Anual através da abertura de um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/275/projeto-de-lei-n-04.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/275/projeto-de-lei-n-04.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a Doação de Veículo a Associação de Pais e Amigos dos Excepcionais – APAE que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/276/projeto-de-lei-n-05.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/276/projeto-de-lei-n-05.2016.docx</t>
   </si>
   <si>
     <t>“Cria meta no PPA 2014/2017, cria meta na LDO/2016 e abre Crédito Especial no Orçamento Geral do Município de Guarujá do Sul no exercício de 2016”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/277/projeto-de-lei-n-06.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/277/projeto-de-lei-n-06.2016.docx</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/278/projeto-de-lei-n-07.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/278/projeto-de-lei-n-07.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração da Lei Orçamentária Anual através da abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/279/projeto-de-lei-n-08.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/279/projeto-de-lei-n-08.2016.docx</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/280/projeto-de-lei-n-09.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/280/projeto-de-lei-n-09.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação e organização do Conselho Escolar nas Escolas Públicas Municipais de Guarujá do Sul.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/281/projeto-de-lei-n-10.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/281/projeto-de-lei-n-10.2016.docx</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE SAÚDE DE GUARUJÁ DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/282/projeto-de-lei-n-12.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/282/projeto-de-lei-n-12.2016.docx</t>
   </si>
   <si>
     <t>INSTITUI E FIXA A GRATIFICAÇÃO DE SOBREAVISO, AOS CONDUTORES DE VEÍCULOS, A SERVIÇO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/283/projeto-de-lei-n-13.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/283/projeto-de-lei-n-13.2016.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer a doação ou concessão de direito real de uso de terrenos, edificados ou não, com encargos e cláusulas de reversão, como forma de incentivo à Indústria e da outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/284/projeto-de-lei-n-14.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/284/projeto-de-lei-n-14.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Orçamentária Anual através da abertura de um crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/286/projeto-de-lei-n-15.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/286/projeto-de-lei-n-15.2016.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Cessão de uso com a Secretaria de Estado de Segurança Pública de SC, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/287/projeto-de-lei-n-16.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/287/projeto-de-lei-n-16.2016.docx</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/288/projeto-de-lei-n-17.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/288/projeto-de-lei-n-17.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos Financeiros a Associação dos Universitários de Guarujá do Sul.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/289/projeto-de-lei-n-18.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/289/projeto-de-lei-n-18.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos Financeiros à Associação da Casa Familiar Rural de São José do Cedro.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/290/projeto-de-lei-n-19.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/290/projeto-de-lei-n-19.2016.docx</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/291/projeto-de-lei-n-20.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/291/projeto-de-lei-n-20.2016.docx</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/292/projeto-de-lei-n-21.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/292/projeto-de-lei-n-21.2016.docx</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/293/projeto-de-lei-n-22.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/293/projeto-de-lei-n-22.2016.docx</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/294/projeto-de-lei-n-23.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/294/projeto-de-lei-n-23.2016.docx</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/295/projeto-de-lei-n-24.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/295/projeto-de-lei-n-24.2016.docx</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/296/projeto-de-lei-n-25.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/296/projeto-de-lei-n-25.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos Financeiros à Associação Atlética Metropol, e contém outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/297/projeto-de-lei-n-26.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/297/projeto-de-lei-n-26.2016.docx</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 2º da Lei 2.480/2016 de 12 de maio de 2016, e da outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/298/projeto-de-lei-n-27.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/298/projeto-de-lei-n-27.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a reestimativa dos valores fiscais do plano plurianual do governo do município de Guarujá do Sul, para o período de 2017.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/299/projeto-de-lei-n-28.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/299/projeto-de-lei-n-28.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do município de Guarujá do Sul, as prioridades e metas da administração, seus recursos financeiros e as bases para preparação do orçamento-programa para o exercício de 2017.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/300/projeto-de-lei-n-29.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/300/projeto-de-lei-n-29.2016.docx</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Municipal nº 2.482/2016 de 03 de junho de 2016, que Autoriza o poder executivo a firmar Termo de Cessão de Uso com a secretaria de Estado de Segurança Pública de SC, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/301/projeto-de-lei-n-30.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/301/projeto-de-lei-n-30.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Orçamentária Anual através da abertura de um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/302/projeto-de-lei-n-31.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/302/projeto-de-lei-n-31.2016.docx</t>
   </si>
   <si>
     <t>Altera o art. 10 e 11 da Lei Municipal nº 1.840/2006 de 29 de setembro de 2006.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/303/projeto-de-lei-n-32.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/303/projeto-de-lei-n-32.2016.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/304/projeto-de-lei-n-33.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/304/projeto-de-lei-n-33.2016.docx</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/305/projeto-de-lei-n-34.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/305/projeto-de-lei-n-34.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de Recursos Financeiros à Associação de Pais e Amigos dos Excepcionais – APAE, e contém outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/306/projeto-de-lei-n-35.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/306/projeto-de-lei-n-35.2016.docx</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/307/projeto-de-lei-n-36.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/307/projeto-de-lei-n-36.2016.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de Recursos Financeiros à Associação Beneficente Hospitalar Guarujá.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/308/projeto-de-lei-n-37.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/308/projeto-de-lei-n-37.2016.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de cessão de uso de bem móvel com a Secretaria de Estado da Saúde/Fundo Estadual de Saúde, efetuar despesas e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/309/projeto-de-lei-n.-001.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/309/projeto-de-lei-n.-001.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de despesas de viagens aos vereadores e servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/310/projeto-de-lei-n.-002.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/310/projeto-de-lei-n.-002.2016.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio os vereadores para a 14ª Legislatura da Câmara Municipal de Vereadores do Município e Guarujá o Sul, Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/311/projeto-de-lei-n.-003.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/311/projeto-de-lei-n.-003.2016.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e Vice-Prefeito do Município de Guarujá o Sul, Estado e Santa Catarina para o mandato de 01 de janeiro de 2017 a 31 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/312/projeto-de-lei-n.-004.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/312/projeto-de-lei-n.-004.2016.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários Municipais de Guarujá o Sul, Estado e Santa Catarina para o exercício de 01 de janeiro de 2017 a 31 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/313/projeto-de-lei-n-05.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/313/projeto-de-lei-n-05.2016.docx</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Universitários de Guarujá Do Sul - AUGS, do Município de Guarujá do Sul, Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/314/projeto-de-lei-n-06.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/314/projeto-de-lei-n-06.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nomenclatura de logradouro localizado no Loteamento Nathaniel Benedito Grimm.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/315/projeto-de-lei-n-07.2016.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/315/projeto-de-lei-n-07.2016.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contração dos cargos em comissão da Câmara Municipal de Vereadores de Guarujá do Sul, suas atribuições e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -873,68 +873,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/408/projeto-da-lom-05.2016.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/272/projeto-de-lei-n-01.2016-executivo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/273/projeto-de-lei-n-02.2016.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/274/projeto-de-lei-n-03.2016.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/275/projeto-de-lei-n-04.2016.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/276/projeto-de-lei-n-05.2016.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/277/projeto-de-lei-n-06.2016.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/278/projeto-de-lei-n-07.2016.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/279/projeto-de-lei-n-08.2016.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/280/projeto-de-lei-n-09.2016.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/281/projeto-de-lei-n-10.2016.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/282/projeto-de-lei-n-12.2016.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/283/projeto-de-lei-n-13.2016.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/284/projeto-de-lei-n-14.2016.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/286/projeto-de-lei-n-15.2016.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/287/projeto-de-lei-n-16.2016.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/288/projeto-de-lei-n-17.2016.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/289/projeto-de-lei-n-18.2016.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/290/projeto-de-lei-n-19.2016.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/291/projeto-de-lei-n-20.2016.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/292/projeto-de-lei-n-21.2016.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/293/projeto-de-lei-n-22.2016.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/294/projeto-de-lei-n-23.2016.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/295/projeto-de-lei-n-24.2016.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/296/projeto-de-lei-n-25.2016.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/297/projeto-de-lei-n-26.2016.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/298/projeto-de-lei-n-27.2016.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/299/projeto-de-lei-n-28.2016.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/300/projeto-de-lei-n-29.2016.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/301/projeto-de-lei-n-30.2016.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/302/projeto-de-lei-n-31.2016.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/303/projeto-de-lei-n-32.2016.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/304/projeto-de-lei-n-33.2016.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/305/projeto-de-lei-n-34.2016.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/306/projeto-de-lei-n-35.2016.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/307/projeto-de-lei-n-36.2016.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/308/projeto-de-lei-n-37.2016.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/309/projeto-de-lei-n.-001.2016.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/310/projeto-de-lei-n.-002.2016.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/311/projeto-de-lei-n.-003.2016.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/312/projeto-de-lei-n.-004.2016.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/313/projeto-de-lei-n-05.2016.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/314/projeto-de-lei-n-06.2016.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/315/projeto-de-lei-n-07.2016.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/408/projeto-da-lom-05.2016.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/272/projeto-de-lei-n-01.2016-executivo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/273/projeto-de-lei-n-02.2016.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/274/projeto-de-lei-n-03.2016.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/275/projeto-de-lei-n-04.2016.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/276/projeto-de-lei-n-05.2016.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/277/projeto-de-lei-n-06.2016.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/278/projeto-de-lei-n-07.2016.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/279/projeto-de-lei-n-08.2016.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/280/projeto-de-lei-n-09.2016.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/281/projeto-de-lei-n-10.2016.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/282/projeto-de-lei-n-12.2016.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/283/projeto-de-lei-n-13.2016.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/284/projeto-de-lei-n-14.2016.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/286/projeto-de-lei-n-15.2016.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/287/projeto-de-lei-n-16.2016.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/288/projeto-de-lei-n-17.2016.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/289/projeto-de-lei-n-18.2016.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/290/projeto-de-lei-n-19.2016.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/291/projeto-de-lei-n-20.2016.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/292/projeto-de-lei-n-21.2016.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/293/projeto-de-lei-n-22.2016.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/294/projeto-de-lei-n-23.2016.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/295/projeto-de-lei-n-24.2016.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/296/projeto-de-lei-n-25.2016.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/297/projeto-de-lei-n-26.2016.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/298/projeto-de-lei-n-27.2016.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/299/projeto-de-lei-n-28.2016.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/300/projeto-de-lei-n-29.2016.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/301/projeto-de-lei-n-30.2016.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/302/projeto-de-lei-n-31.2016.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/303/projeto-de-lei-n-32.2016.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/304/projeto-de-lei-n-33.2016.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/305/projeto-de-lei-n-34.2016.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/306/projeto-de-lei-n-35.2016.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/307/projeto-de-lei-n-36.2016.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/308/projeto-de-lei-n-37.2016.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/309/projeto-de-lei-n.-001.2016.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/310/projeto-de-lei-n.-002.2016.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/311/projeto-de-lei-n.-003.2016.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/312/projeto-de-lei-n.-004.2016.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/313/projeto-de-lei-n-05.2016.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/314/projeto-de-lei-n-06.2016.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2016/315/projeto-de-lei-n-07.2016.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="196.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>