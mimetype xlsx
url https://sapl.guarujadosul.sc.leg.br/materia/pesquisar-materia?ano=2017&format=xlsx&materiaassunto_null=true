--- v1 (2026-02-02)
+++ v2 (2026-06-23)
@@ -51,2148 +51,2148 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/76/projeto-de-indica-o-n-01.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/76/projeto-de-indica-o-n-01.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE INSTALAR UMA PRAÇA COM BRINQUEDOS RECREATIVOS PARA AS CRIANÇAS E UM CAMPO DE FUTEBOL NO BAIRRO NASCER DO SOL, LOCAL EM QUE FOI REALIZADO PELO PODER EXECUTIVO UMA TERRAPLENAGEM”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-indica-o-n-02.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-indica-o-n-02.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE TRANSPORTES, OBRAS E URBANISMO, EFETUEM A TROCA DOS TUBOS EM FRENTE A RESIDÊNCIA DA FAMÍLIA BOHN DA LINHA BARRO PRETO E O ALARGAMENTO DA ESTRADA EM FRENTE A CASA DESTA FAMÍLIA ATÉ O CLUBE DA COMUNIDADE”</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/78/projeto-de-indica-o-n-03.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/78/projeto-de-indica-o-n-03.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETÁRIA MUNICIPAL DE TRANSPORTES, OBRAS E URBANISMO, EFETUEM O ALARGAMENTO DA ESTRADA NA LINHA CARAVÁGIO NAS PROXIMIDADES DA RESIDÊNCIA DO Sr. MILTON STIEGEMAIER E DO Sr. ONOFRE GONÇALVES DE OLIVEIRA, BEM COMO A LIMPEZA NAS LATERAIS PARA MELHORAR A VISIBILIDADE.”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/79/projeto-de-indica-o-n-04.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/79/projeto-de-indica-o-n-04.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE FAZER A REFORMA DA ACADEMIA AO AR LIVRE LOCALIZADA ANEXA A PRAÇA CENTRAL. E AQUISIÇÃO DE NOVOS EQUIPAMENTOS A FIM DE MODERNIZAR O ESPAÇO”</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/80/projeto-de-indica-o-n-05.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/80/projeto-de-indica-o-n-05.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA UM ESTUDO JUNTAMENTE AO DEMUTRAN A RESPEITO DOS VÁRIOS PEDIDOS JÁ FEITOS PELA CASA REFERENTE À IMPLANTAÇÃO DOS REDUTORES DE VELOCIDADES NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/81/projeto-de-indica-o-n-06.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/81/projeto-de-indica-o-n-06.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE QUE A ADMINISTRAÇÃO MUNICIPAL, RESOLVA O PROBLEMA DE ILUMINAÇÃO PÚBLICA, NA RUA BRUNO TAUBE, LOCALIZADA NO BAIRRO TROPICAL”.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/82/projeto-de-indica-o-n-07.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/82/projeto-de-indica-o-n-07.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DE MECANISMOS DE ACESSO A INTERNET WIFI LIVRE E GRATUITO NA PRAÇA BALDUINO SCHNEIDER E NO GINÁSIO MUNICIPAL DE ESPORTES”.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE TRANSPORTES, OBRAS E URBANISMO ESTUDE A VIABILIDADE DE FAZER PASSEIO NAS RUAS VEREADOR JOSÉ LEO RIPPEL, PARANÁ (AOS ARREDORES DO HOSPITAL) E MARANHÃO, A QUAL SERVE DE TRAJETO PARA A ESCOLA DE EDUCAÇÃO BÁSICA PROFESSORA ELZA MANCELOS DE MOURA”.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/84/indica-o-verbal-n-09.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/84/indica-o-verbal-n-09.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE IMPLANTAR UM REDUTOR DE VELOCIDADES, OU UMA RÓTULA OU UM CANTEIRO CENTRAL NO CRUZAMENTO DAS ESTRADS QUE DÃO ACESSO À LINHA MAIDANA E AO COLÉGIO DA COMUNIDADE DE PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-verbal-n-10.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-verbal-n-10.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REALIZAR O ALINHAMENTO DA RUA LOCALIZADA DEFRONTE A E.E.B PROFESSORA ELZA MANCELOS DE MOURA QUE DÁ ACESSO A COMUNIDADE DE BELA VISTA”.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-verbal-n-11.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-verbal-n-11.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE FAZER UM REPASSE PARA AJUDA DE CUSTO PARA OS ALUNOS DA APAE, A QUAL IRÁ FAZER UMA VIAGEM EM VISITA A UM ZOOLÓGICO”.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/87/projeto-de-indica-o-n-12.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/87/projeto-de-indica-o-n-12.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE QUE A ADMINISTRAÇÃO MUNICIPAL, POR MEIO DO DEPARTAMENTO MUNICIPAL DE ESPORTES, ESTUDE A VIABILIDADE PARA REGULAMENTAÇÃO DO USO DO CAMPO MUNICIPAL DE FUTEBOL BEIRA FLOR, SUGERE A ISENÇÃO DE COBRANÇA DE HORÁRIOS PARA O GRÊMIO GUARUJÁ E PARA AS COMUNIDADES EM JOGOS OFICIAIS DO CAMPEONATO MUNICIPAL DE FUTEBOL E DISPONIBILIZE ILUMINAÇÃO TRÊS VEZES POR SEMANA PARA A POPULAÇÃO EXERCER A PRATICA DE CAMINHADAS”.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-verbal-n-13.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-verbal-n-13.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A VIABILIDADE DE TORNAR O LOCAL EM QUE SE ENCONTRA O JARDIM DA PRÉ-ESCOLA RAIO DE SOL, LOCALIZADA NA RUA ANTONIO DUARTE DA ROSA, NO CENTRO DA CIDADE, EM ÁREA DE LAZER PARA AS CRIANÇAS”.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-indica-o-n-14.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-indica-o-n-14.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETÁRIA DE TRANSPORTES, OBRAS E URBANISMO, REALIZE ESTUDO E ELABORE UM PROJETO PARA A VIABILIZAÇÃO DE RECURSOS FINANCEIROS PARA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS EDUARDO GUSTAVO SCHMIDT E RUA JOSÉ SEIBT, CENTRO, DO MUNICÍPIO DE GUARUJÁ DO SUL, SC”.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-indica-o-n-15.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-indica-o-n-15.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE TRANSPORTES, OBRAS E URBANISMO ESTUDE A VIABILIDADE DE FAZER PASSEIO OU CICLOVIA NA AVENIDA JOÃO PESSOA, CENTRO, DA RESIDÊNCIA DA SENHORA DARCI ZIMMER ATÉ O GINÁSIO MUNICIPAL DE ESPORTES”.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-indica-o-n-16.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-indica-o-n-16.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE TRANSPORTES, OBRAS E URBANISMO ESTUDE A VIABILIDADE DA ABERTURA DA RUA PADRE FRANCISCO POPP ENTRE A RUA OTÁVIO DIEHL E RUA MARANHÃO.”</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/93/projeto-de-indica-o-n-17.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/93/projeto-de-indica-o-n-17.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO E FAZENDA A CONTRATAÇÃO DE UM ENGENHEIRO CIVIL COM CARGA HORÁRIA DE 20 (VINTE) HORAS”.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antônio André de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/94/indica-o-verbal-n-18.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/94/indica-o-verbal-n-18.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETÁRIA DE TRANSPORTES, OBRAS E URBANISMO, QUE ESTUDE A VIABILIDADE DA COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS COMUNIDADES INTERIORANAS E NAS NOVAS RUAS DO MUNICÍPIO DE GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/95/indica-o-verbal-n-18.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/95/indica-o-verbal-n-18.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA SECRETÁRIA DE TRANSPORTE, OBRAS E URBANISMO ENCAMINHE UMA CARGA DE PEDRA BRITA AO MÓDULO ESPORTIVO DE GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ESTUDE A VIABILIDADE DE MELHORIAS NA PRAÇA DO CENTRO DA CIDADE, DISPONIBILIZANDO BRINQUEDOS NOVOS E MELHORIAS NA ACADEMIA AO AR LIVRE.”</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/97/indica-o-verbal-n-.-21.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/97/indica-o-verbal-n-.-21.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ESTUDE A VIABILIDADE DE REALIZAR MELHORIAS NA QUADRA DE ESPORTES DO GINÁSIO DO NÚCLEO ARCO IRIS, REALIZANDO A PINTURA DA REFERIDA QUADRA.”</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/98/indica-o-verbal-n-.-22.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/98/indica-o-verbal-n-.-22.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ESTUDE A VIABILIDADE DE INSTALAR UMA ÁREA DE LAZER, COM BRINQUEDOS, NA ESCOLA DE EDUCAÇÃO INFANTIL CLEMENTE CONTE (EXTENSÃO DO NÚCLEO ARCO ÍRIS), NA LINHA PESSEGUEIRO, E QUE O REFERIDO EDUCANDÁRIO SEJA CERCADO, A FIM DE IMPEDIR A ENTRADA DE ANIMAIS E PESSOAS NÃO AUTORIZADAS”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/99/indica-o-verbal-n-.-23.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/99/indica-o-verbal-n-.-23.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO DIRETOR DE URBANISMO ESTUDE A VIABILIDADE DE REALIZAR MELHORIAS NOS BAIRROS DO MUNICÍPIO, DISPONDO DE LIMPEZAS E ORGANIZAÇÃO”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO DIRETOR DE URBANISMO ESTUDE A POSSIBILIDADE DE RETIRADA DE UMA ÁRVORE NO CEMITÉRIO MUNICIPAL, A FIM DE EVITAR ACIDENTES”.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-indica-o-n-25.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-indica-o-n-25.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL QUE CONVOQUE UMA AUDIÊNCIA PÚBLICA, COM O REPRESENTANTE DO MINISTÉRIO PÚBLICO, PODER JUDICIÁRIO, PODER LEGISLATIVO E OS PROPRIETÁRIOS DOS LOTES LOCALIZADOS NA CHÁCARA DE LISSANDRO SCHIMIDT”.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/102/indica-o-verbal-n-.-26.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/102/indica-o-verbal-n-.-26.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A VIABILIDADE DE DISPONIBILIZAR O GINÁSIO MUNICIPAL, UMA VEZ POR SEMANA, PARA A EQUIPE DE HANDEBOL FEMININO DO MUNICÍPIO DE GUARUJÁ DO SUL REALIZAR SEUS TREINOS E CONCEDER O LOCAL PARA A REALIZAÇAO DOS JOGOS AMISTOSOS QUE SERÃO REALIZADOS NO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ilário Baumgardt, Jair Tibolla, Marcos Vinícius do Santos, Mônica Regina Taube</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indica-o-verbal-n-.-27.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indica-o-verbal-n-.-27.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR DE OBRAS ESTUDE A VIABILIDADE DE SEREM COLOCADOS ALGUNS TUBOS E CASCALHO NA ENTRADA DA PROPRIEDADE DE MÔNICA REGINA TAUBE. E QUE SEJA FEITA UMA ABERTURA NAS LATERAIS, SERVINDO DE ACOSTAMENTO.”</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indica-o-verbal-n-.-28.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indica-o-verbal-n-.-28.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO DIRETOR DE URBANISMO ESTUDE A VIABILIDADE DE COLOCAR LIXEIRAS NO LOTEAMENTO BARTH”.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/105/indica-o-verbal-n-.-29.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/105/indica-o-verbal-n-.-29.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UM PONTILHÃO NO PONTO EM QUE LIGA AS PROPRIEDADES DO SENHOR DAVI PRESTES, MAURO FOLLMMAN E ELÓI KUHN, LOCALIZADAS NA COMUNIDADE DE LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Mônica Regina Taube, Ilário Baumgardt, Jair Tibolla, Marcos Vinícius do Santos</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indica-o-verbal-n-.-30.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indica-o-verbal-n-.-30.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE INSIRA OS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS NO PORTAL DA TRANSPARÊNCIA”.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indica-o-verbal-n-.-31.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indica-o-verbal-n-.-31.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO SETOR DE URBANISMO E OBRAS, QUE ESTUDE A VIABILIDADE DE ADQUIRIR UMA CARGA DE ASFALTO PARA FAZER OS REPAROS NA VIA QUE DÁ ACESSO A LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Jair Tibolla, Ilário Baumgardt, Marcos Vinícius do Santos, Mônica Regina Taube</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indica-o-verbal-n-.-32.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indica-o-verbal-n-.-32.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL PROVIDÊNCIAS ACERCA DO SINAL DA RBS TV, EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indica-o-verbal-n-.-33.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indica-o-verbal-n-.-33.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO DEMUTRAN, A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NOS SEGUINTES LOCAIS: NA COMUNIDADE DA LINHA PESSEGUEIRO, SENDO UM NO CRUZAMENTO QUE DÁ ACESSO AS COMUNIDADES DA LINHA MAIDANA, BARRO PRETO E A ESCOLA DAQUELA LOCALIDADE, E UM EM FRENTE AO BAR DO PATEL; TAMBÉM SUGERE QUE SEJA REALIZADO UM ESTUDE NO CRUZAMENTO QUE DÁ ACESSO A EMPRESA BONIELLA ALIMENTOS, CEMITÉRIO E LINHA GAÚCHA, A FIM DE SER IMPLANTADA UMA ROTATÓRIA, OU UM QUEBRA-MOLAS OU MESMO PLACAS DE SINALIZAÇÃO”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indica-o-verbal-n-.-34.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indica-o-verbal-n-.-34.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE COLOCAÇÃO DE AR CONDICIONADO OU CLIMATIZADORES NO CENTRO DE IDOSOS”.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Gilmar Klaus</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indica-o-verbal-n-.-35.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indica-o-verbal-n-.-35.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E TRANSPORTES ESTUDE A VIABILIDADE DE COLOCAR MAIS UM PONTO DE ÁGUA E DOIS PONTOS DE LUZ NO CEMITÉRIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indica-o-verbal-n-.-36.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indica-o-verbal-n-.-36.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO SETOR DE TRANSPORTES E OBRAS, QUE ESTUDE A VIABILIDADE DE COLOCAÇÃO DE TUBOS NA LINHA PESSEGUEIRO, EM FRENTE AO BAR DO PATEL EM SENTIDO A LINHA MAIDANA; E A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE OU SINALIZAÇÃO NAS PROXIMIDADES DA RESIDÊNCIA DA FAMÍLIA STRAUB E DA FAMÍLIA REINISCH, NA MESMA LOCALIDADE”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indica-o-verbal-n-.-37.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indica-o-verbal-n-.-37.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO QUE SEJA DISPONIBILIZADO TRANSPORTE ESCOLAR PARA OS PAIS E ALUNOS PARTICIPAREM DA TRADICIONAL FESTA DE SÃO JOÃO DA ESCOLA DA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indica-o-verbal-n-.-38.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indica-o-verbal-n-.-38.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE TRASNPORTES E OBRAS, QUE ESTUDE A VIABILIDADE DE FAZER O CASCALHAMENTO NO PÁTIO DOS FUNDOS DA ESCOLA E DO POSTO DE SAÚDE, A FIM DE TORNAR ESTE LOCAL UM ESTACIONAMENTO PARA OS ONIBUS ESCOLARES E PARA OS VEÍCULOS DOS SERVIDORES MUNICIPAIS”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Marcos Vinícius do Santos, Ilário Baumgardt, Jair Tibolla, Mônica Regina Taube</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indica-o-verbal-n-.-39.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indica-o-verbal-n-.-39.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL OU ATRAVÉS DO FUNDO MUNICIPAL DA SAÚDE, QUE ESTUDE A VIABILIDADE DE CUSTEAR O ALMOÇO PARA OS DOADORES DE SANGUE, QUANDO DO DESLOCAMENTO A CIDADE DE CHAPECÓ PARA A DOAÇÃO”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indica-o-verbal-n-.-40.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indica-o-verbal-n-.-40.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE QUE ESTUDE A VIABILIDADE DE ESTABELECER HORÁRIO DIFERENCIADO PARA CONSULTAS MÉDICAS”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REATIVAR O MUSEU MUNICIPAL”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-verbal-n-.-42.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-verbal-n-.-42.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE CEDER UM LOCAL PARA O GRUPO DE MÃES DA VILA SULINA, JOGAR BOLÃOZINHO”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-verbal-n-.-41.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-verbal-n-.-41.2017.docx</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-verbal-n-.-44.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-verbal-n-.-44.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE EDIFICAR UM MURO E ALARGAMENTO DA RUA BRUNO TAUBE, LOCALIZADA NO BAIRRO TROPICAL”.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-verbal-n-.-45.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-verbal-n-.-45.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE ACRESCENTAR AO IMÃ DE GELADEIRA, PROPOSTO NO REQUERIMENTO N. 03/2017, O DISQUE DENÚNCIA AO ABUSO SEXUAL – 100, O NÚMERO DO CORPO DE BOMBEIROS – 193 E ANÁLISE AO NÚMERO DO CELULAR DE PLANTÃO DO CONSELHO TUTELAR”.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Jair Jacó Mallmann</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-verbal-n-.-46.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-verbal-n-.-46.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR DE TRANSPORTES E OBRAS, ESTUDE A VIABILIDADE DE COLOCAÇÃO DE TUBOS E BUEIROS NO BAIRRO SANTO ANTÔNIO, EM FRENTE À CASA DA DONA AUGUSTA”.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-verbal-n-.-47.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-verbal-n-.-47.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE ESTUDE A VIABILIDADE DE RETOMAR O PROGRAMA DE CASCALHAMENTO NOS ARREDORES DAS CASAS DE ORDENHAS”.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Jair Tibolla</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-verbal-n-.-47.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-verbal-n-.-47.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE FAZER UMA REFORMA NO PARQUE DA EXTENSÃO DA CRECHE FOFURA DA GENTE”.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-verbal-n-.-49.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-verbal-n-.-49.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE MUDAR UMA ESTRADA QUE ESTÁ LOCALIZADA DENTRO DA PROPRIEDADE DO SENHOR VALDIR PIRAN, NA LINHA ESPERANÇA, E COLOCAR UM REDUTOR DE VELOCIDADE NA MESMA LOCALIDADE”.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indica-o-verbal-n-.-50.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indica-o-verbal-n-.-50.2017.docx</t>
   </si>
   <si>
     <t>a seguinte Indicação: _x000D_
 	“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE COLOCAR UM ABRIGO DE PASSAGEIROS NA RUA NICOLAU LUIS LERMEN, NO BAIRRO NASCER DO SOL”.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Antônio André de Souza, Cleber Jonas Weschenfelder, Gilmar Klaus, Ilário Baumgardt, Jair Jacó Mallmann, Jair Tibolla, Marcos Vinícius do Santos, Mônica Regina Taube</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indica-o-verbal-n-.-50.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indica-o-verbal-n-.-50.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE SEJA REALIZADO CADASTRO JUNTO AO PROGRAMA DE SISTEMA INTEGRADO DE PLANEJAMENTO E GESTÃO FISCAL - SIGEF DO ESTADO DE SANTA CATARINA”.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indica-o-verbal-n-.-52.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indica-o-verbal-n-.-52.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE ESTUDE A VIABILIDADE DE REALIZAR UMA PARCERIA COM O CORPO DE BOMBEIROS A FIM DE PROMOVER AOS JOVENS ESTUDANTES DO MUNICÍPIO, UM CURSO DE PRIMEIROS SOCORROS”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indica-o-verbal-n-.-53.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indica-o-verbal-n-.-53.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE RETOMAR O PROGRAMA DE CURSOS PARA AS GESTANTES E PROPÕE ADOÇÃO DE UM HORÁRIO NOTURNO”</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-verbal-n-.-54.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-verbal-n-.-54.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE REABRIR A RODOVIÁRIA DO MUNICÍPIO”</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-verbal-n-.-55.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-verbal-n-.-55.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REMANEJAR UM PRÉ-MOLDADO EXISTENTE NA LINHA CATANI PARA OS FUNDOS DO POSTO DE SAÚDE, A FIM DE SERVIR DE ABRIGO PARA AS AMBULÂNCIAS”</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-verbal-n-.-56.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-verbal-n-.-56.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE EDIFICAR UM ABRIGO PARA AS PESSOAS QUE ESPERAM ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE”</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Cleber Jonas Weschenfelder</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indica-o-verbal-n-.-57.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indica-o-verbal-n-.-57.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTITUIR NO MUNICÍPIO O PROGRAMA AGOSTO LARANJA”.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indica-o-verbal-n-.-58.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indica-o-verbal-n-.-58.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE FAZER UMA PARCERIA COM O CORPO DE BOMBEIROS A FIM DE DISPONIBILIZAR UM LOCAL DE ATENDIMENTO NO MUNICIPIO COM ATUAÇÃO DE UM BOMBEIRO”.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/135/of-cio-59.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/135/of-cio-59.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO SETOR DE TRANSPORTES E OBRAS QUE ESTUDE A VIABILIDADE DE CASCALHAR A ESTRADA DA LINHA PROGRESSO, A PARTIR DA RESIDÊNCIA DO SENHOR CELITO ROHENKOHL ATÉ PRÓXIMO A INDÚSTRIA NONO COZER”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/136/of-cio-60.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/136/of-cio-60.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO E FAZENDA, QUE ESTUDE A POSSIBILIDADE DE ABONAR O IPTU PARA OS TERRENOS QUE NÃO PODEM SER CONSTRUÍDOS POR ORDEM AMBIENTAL, OU SE ESTUDE A POSSIBILIDADE DE UTILIZAR ESSES TERRENOS PARA OUTRO FIM”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-verbal-n-.-61.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-verbal-n-.-61.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR CALÇADA EM FRENTE AO TERRENO QUE FICA AO LADO DA FEIRA LIVRE”.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-verbal-n-.-62.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-verbal-n-.-62.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO SETOR DE TRANSPORTE E OBRAS E SECRETARIA DE EDUCAÇÃO, QUE ESTUDE A VIABILIDADE DE CONSTRUIR UM OU DOIS ABRIGOS DE PASSAGEIROS NA COMUNIDADE DE BAIXA ARARA”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-verbal-n-.-63.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-verbal-n-.-63.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REINTEGRAR O CONSELHO MUNICIPAL DE PRESERVAÇÃO DO MEIO AMBIENTE NO MUNICÍPIO DE GUARUJÁ DO SUL - SC”.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-verbal-n-.-64.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-verbal-n-.-64.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE REMARCAR A RUA OTÁVIO DIEHL, QUE DÁ ACESSO AO TREVO DA CIDADE E FAZER ESTACIONAMENTO NAS DUAS VIAS.”</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indica-o-verbal-n-.-65.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indica-o-verbal-n-.-65.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA  SECRETARIA DE URBANISMO QUE ESTUDE A POSSIBILIDADE DE REALIZAR OS CONSERTOS DOS BURACOS EXISTENTES NAS VIAS DE CALÇAMENTO DA CIDADE”.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indica-o-verbal-n-.-66.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indica-o-verbal-n-.-66.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A MESA DIRETORA E AO PRESIDENTE DESTE PODER LEGISLATIVO QUE SEJA REVISTO O CANCELAMENTO DOS CONTRATOS COM AS RÁDIOS, A FIM DE DISPONIBILIZAR O PROGRAMA PARA OS VEREADORES DIVULGAR SEUS TRABALHOS NO LEGISLATIVO”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-verbal-n-.-67.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-verbal-n-.-67.2017.docx</t>
   </si>
   <si>
     <t>SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE QUANDO DA RENOVAÇÃO DO CONTRATO COM A EMPRESA RESPONSÁVEL POR GERENCIAR O SISTEMA DA GESTÃO PÚBLICA, SEJAM INSERIDOS: _x000D_
 •	OS QUESITOS ELENCADOS PELO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA – TCE NO PARECER PRÉVIO DE N. 0156/2016._x000D_
 •	A INSERÇÃO DOS DADOS SALARIAIS DO FUNCIONALISMO PÚBLICO._x000D_
 •	SISTEMA MAIS MODERNO NO GERENCIAMENTO DAS ATIVIDADES DA SECRETARIA SAÚDE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-verbal-n-.-68.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-verbal-n-.-68.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REFORMAR O PRÉDIO ONDE ESTÁ LOCALIZADA A FEIRA LIVRE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-verbal-n-.-69.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-verbal-n-.-69.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A VIABILIDADE DE REFORMAR O PRÉDIO ONDE ESTA LOCALIZADA A SECRETARIA DE AGRICULTURA.”</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-verbal-n-.-70.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-verbal-n-.-70.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE TERCEIRIZAR ALGUNS TRABALHOS DO DEPARTAMENTO DE URBANISMO COMO EXEMPLO: AS PODAS DAS ÁRVORES DO MUNICÍPIO; LIMPEZA DAS VIAS; MELHORIAS NAS PRAÇAS; TAPA BURRACOS ENTRE OUTROS”.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-verbal-n-.-71.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-verbal-n-.-71.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL,  ATRAVÉS DO SETOR DE OBRAS E SERVIÇOS PÚBLICO QUE ESTUDE A VIABILIDADE DE FAZER A MANUTENÇÃO E O ALARGAMENTO DA RUA ANTÔNIO DIEHL NO SEGUIMENTO EM QUE DÁ ACESSO A LINHA BELA VISTA”.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-verbal-n-.-72.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-verbal-n-.-72.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE COLOCAR A DISPOSIÇÃO DOS UNIVERSITÁRIOS OS ÔNIBUS ADQUIRIDOS PELO PROGRAMA “CAMINHOS DA ESCOLA”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-verbal-n-.-73.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-verbal-n-.-73.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REFAZER O MAIS BREVE POSSÍVEL O PLANO DIRETOR DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-verbal-n-.-74.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-verbal-n-.-74.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ENCAMINHE UM PEDIDO AO CORPO DE BOMBEIROS DE SÃO JOSÉ DO CEDRO, PARA QUE O MESMO VENHA TRAZER INFORMAÇÕES REFERENTES À NECESSIDADE DA PRESENÇA, EM FESTAS DE COMUNIDADES, DE UM MEMBRO DA COORPORAÇÃO OU ALGUÉM DEVIDAMENTE CAPACITADO”</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-verbal-n-.-75.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-verbal-n-.-75.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE A CRIAÇÃO OU UMA POSSÍVEL ELEVAÇÃO DE CATEGORIA COM VALORES DIFERENCIADOS AOS AGENTES MOTORISTAS DA SAÚDE.”</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-verbal-n-.-76.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-verbal-n-.-76.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REDUZIR O VALOR DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) ÀS INDÚSTRIAS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-indica-o-n-77.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-indica-o-n-77.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REGULAMENTAR A DISTRIBUIÇÃO DA PEDRA RACHÃO - MATERIAL USADO EM OBRAS DE DRENAGEM PARA FOSSAS SÉPTICAS”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-verbal-n-.-78.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-verbal-n-.-78.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE POR MEIO DA SECRETARIA DE AGRICULTURA AUXILIE OS FEIRANTES NA ELABORAÇÃO DO REGIMENTO INTERNO DA FEIRA LIVRE”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-verbal-n-.-79.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-verbal-n-.-79.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ALIENAR OU CEDER AS ESCOLAS DO INTERIOR QUE SE ENCONTRAM DESATIVADAS, PARA AS COMUNIDADES A QUAL FAZEM PARTE.”</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-verbal-n-.-70.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-verbal-n-.-70.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ISENTAR DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) ÀS FAMILIAS QUE TEM PESSOA COM DEFICIÊNCIA EM SUA RESIDÊNCIA E QUE ESTEJA MATRICULADA E FREQUENTANDO A APAE”.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-indica-o-n-81.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-indica-o-n-81.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE CONCEDER AJUDA DE CUSTO COM O TRANSPORTE PARA AS MOBILIZAÇÕES DO SINDICATO E DAS MULHERES CAMPONESAS QUANDO FORA DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-indica-o-n-82.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-indica-o-n-82.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE DISPONIBILIZAR UM VEÍCULO PARA O SINDICADO DOS TRABALHADORES RURAIS DO MUNICÍPIO DE GUARUJÁ DO SUL - SC, QUANDO DA REALIZAÇÃO DE REUNIÕES, CURSO E PALESTRAS NO INTERIOR DO MUNICIPIO”.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indica-o-verbal-n-.-83.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indica-o-verbal-n-.-83.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA DE URBANISMO, QUE QUANDO DO PLANTIO DE FLORES NOS CANTEIROS CENTRAIS, SEJA ESTENDIDA A PLANTAÇÃO PARA OS CANTEIROS PRÓXIMOS AO GINÁSIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-verbal-n-.-84.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-verbal-n-.-84.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE IMPLANTAR UMA CÂMERA DE VIDEO MONITORAMENTO NO ACESSO AO BAIRRO SULINA PRÓXIMO AO GINÁSIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-verbal-n-.-85.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-verbal-n-.-85.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE FAÇA O ALARGAMENTO DAS ESTRADAS NA LINHA ESPERANÇA QUE LIGA A LINHA BELA VISTA ”.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-verbal-n-.-86.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-verbal-n-.-86.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE DISPONIBILIZE UMA MÁQUINA DO SETOR DE OBRAS PARA FAZER SOMENTE TRABALHOS RELACIONADOS AO ARMAZENAMENTO DE ÁGUA NAS COMUNIDADES DO INTERIOR DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>DARCI HART</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-indica-o-n-87.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-indica-o-n-87.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR DE TRANSPORTES E OBRAS, QUE ESTUDE A VIABILIDADE DE FAZER O ALARGAMENTO DA RUA, NA LINHA PESSEGUEIRO, NO ACESSO A COMUNIDADE DE BARRO PRETO”.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-verbal-n-.-88.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-verbal-n-.-88.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE QUANDO FIZER A COMPRA DAS MUDAS DE FLORES PARA A ORNAMENTAÇÃO DE ESPAÇOS PÚBICOS ESTUDE A VIABILIDADE DE CONTEMPLAR TODOS OS SETORES DA MUNICIPALIDADE.”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-verbal-n-.-89.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-verbal-n-.-89.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, FAÇA UM PROJETO ESPECÍFICO DE TERRAPLANAGEM PARA ATENDER A DEMANDA DA AGROINDÚSTRIA; DOS SUINOCULTORES E DOS AVICULTORES DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-verbal-n-.-90.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-verbal-n-.-90.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE FAZER ADEQUAÇÕES NO FINAL DA RUA ADÃO PEDRO BACK PARA QUE O CAMINHÃO QUE FAZ A COLETA DO LIXO CONSIGA FAZER O RETORNO; E SUGERE A COLOCAÇÃO DE MAIS AGUMAS LIXEIRAS NA VIA.”</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indica-o-verbal-n-.-91.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indica-o-verbal-n-.-91.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE TRANSPORTES, OBRAS E URBANISMO QUE ESTUDE A VIABILIDADE DE COLOCAR PEDRA BRITA NOS ABRIGOS DE PASSAGEIROS JÁ EXISTENTES E NAQUELES QUE VIRÃO A SER INSTALADOS.”</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indica-o-verbal-n-.-92.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indica-o-verbal-n-.-92.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE TRANSPORTES, OBRAS E URBANISMO QUE ESTUDE A VIABILIDADE DE COLOCAR AS PLACAS INDICATIVAS COM OS NOMES DAS COMUNIDADES DO INTERIOR; NOS PONTOS QUE ESTÃO FALTANDO.”</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>“PROPÕE QUE SEJA INSTITUÍDA A PREMIAÇÃO “ALUNO NOTA DEZ” PARA OS ESTUDANTES DAS REDES MUNICIPAIS E ESTADUAIS DE ENSINO DO MUNICÍPIO DE GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-indica-o-n-94.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-indica-o-n-94.2017.docx</t>
   </si>
   <si>
     <t>“PROPÕE A CRIAÇÃO DO “PARLAMENTO JOVEM GUARUJAENSE” NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-indica-o-n-95.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-indica-o-n-95.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A POSSIBILIDADE DE FAZER A ALTERAÇÃO DA ANTENA DE INTERNET INSTALADA NA COMUNIDADE DA LINHA POSSATO - RETIRANDO-A DO MEIO DAS ÁRVORES”.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/172/indica-o-verbal-n-.-86.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/172/indica-o-verbal-n-.-86.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE AGRICULTURA QUE ESTUDE A VIABILIDADE DE INSTITUIR UM PROGRAMA ESPECÍFICO DE SUBSÍDIO DE PAGAMENTO DE HORAS MÁQUINAS PARA A REALIZAÇÃO DE TRABALHOS NAS PROPRIEDADES RURAIS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/173/indica-o-verbal-n-.-97.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/173/indica-o-verbal-n-.-97.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE REALIZAR INVESTIMENTOS E REFORMAS NO GINÁSIO DE ESPORTES DA COMUNIDADE DE BAIXA ARARA.”</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-indica-o-n-98.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-indica-o-n-98.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO/VIGILÂNCIA ENTRE O BAIRRO NASCER DO SOL E O BAIRRO JARDIM ITÁLIA”.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-verbal-n-.-99.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-verbal-n-.-99.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO QUE ESTUDE A VIABILIDADE DO AUMENTO DA TUBULAÇÃO NA LINHA PESSEGUEIRO, PRÓXIMO A PROPRIEDADE DA FAMÍLIA FOLLMANN, A FIM DE ALARGAR A VIA, POSSIBILITANDO O TRAFEGO DE MÁQUINAS AGRÍCOLAS”.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-verbal-n-.-100.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-verbal-n-.-100.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE LIMPEZA, MANUTENÇÃO E COLOCAÇÃO DE TUBOS NA COMUNIDADE DE PESSEGUEIRO, SENDO: COLOCAÇÃO DE TUBOS NO TRECHO PRÓXIMO A RESIDÊNCIA DO SENHOR NELSON REINISCH; LIMPEZA E MELHORIAS NA VIA TODA, INCLUINDO AS PROXIMIDADES DA PROPRIEDADE DA FAMÍLIA LAUXEN. E REFORÇA O PEDIDO DE INDICAÇÃO REFERENTE À SOLUÇÃO DO ACÚMULO DE ÁGUA E MELHORIAS NO CALÇAMENTO NA VIA QUE DÁ ACESSO O MERCADO PATEL ATÉ A RESIDÊNCIA DA FAMÍLIA MAZIERO.”</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-indica-o-n-101.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-indica-o-n-101.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE À ADMINISTRAÇÃO MUNICIPAL, QUE ESTUDE A VIABILIDADE DE FAZER UM PROJETO DE AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE LINHA MAIDANA”.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/178/indica-o-verbal-n-.-102.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/178/indica-o-verbal-n-.-102.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE, NO INÍCIO DO PRÓXIMO ANO, FAZER UM PROCESSO LICITATÓRIO OBJETIVANDO A AQUISIÇÃO DE UNIFORMES PARA EQUIPES QUE REPRESENTAM O MUNICÍPIO EM COMPETIÇÕES FORA DO ÂMBITO MUNICIPAL.”</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-verbal-n-.-103.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-verbal-n-.-103.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE MANUTENÇÃO E RECUPERAÇÃO DA VIA QUE LIGA A COMUNIDADE DE PESSEGUEIRO PASSANDO PELA ESCOLA EM DIREÇÃO AO PARQUE INDUSTRIAL II.”</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/180/indica-o-verbal-n-.-104.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/180/indica-o-verbal-n-.-104.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO QUE ESTUDE A VIABILIDADE DO AUMENTO DA TUBULAÇÃO NA LINHA BELA VISTA, PRÓXIMO A PROPRIEDADE DA FAMÍLIA FOGIATTO, A FIM DE ALARGAR A VIA, POSSIBILITANDO O TRÁFEGO DE MÁQUINAS AGRÍCOLAS”.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/181/indica-o-verbal-n-.-105.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/181/indica-o-verbal-n-.-105.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO SETOR DE OBRAS E SERVIÇOS PÚBLICO QUE ESTUDE A VIABILIDADE DE FAZER A PODA DAS ÁRVORES EM FRENTE À PROPRIEDADE DE CLEVERSON LAUXEN NA LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/182/indica-o-verbal-n-.-106.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/182/indica-o-verbal-n-.-106.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, QUE ESTUDE A VIABILIDADE DE NO PRÓXIMO ANO REMANEJAR MAIS ALGUMAS TURMAS DA CRECHE PARA A EXTENSÃO (ANTIGO CENEC).”</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-indica-o-n-107.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-indica-o-n-107.2017.docx</t>
   </si>
   <si>
     <t>“SUGERE A ADMINISTRAÇÃO MUNICIPAL, EM PARCERIA COM A TURMA DO PROGRAMA “PROTETOR AMBIENTAL”, QUE FAÇAM O PLANTIO DE MUDAS NATIVAS FRUTÍFERAS NA ÁREA VERDE DO LOTEAMENTO NASCER DO SOL”.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-verbal-n-.-108.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-verbal-n-.-108.2017.docx</t>
   </si>
   <si>
     <t>“SOLICITA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE AGRICULTURA QUE ESTUDE A VIABILIDADE DE INSTITUIR UM PROGRAMA ESPECÍFICO DE SUBSÍDIO DE PAGAMENTO DE HORAS MÁQUINAS PARA OS AGRICULTORES ABRIREM ESTRADAS DE ROÇA”.</t>
   </si>
   <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>MOÇÃO LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/17/mo-o-01.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos Organizadores do Evento Comemorativo do Dia Internacional da Mulher, ano 2017.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/18/mo-o-02.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Prefeito Municipal pela passagem de seu aniversário.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/19/mo-o-03.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio a Proposta de Emenda Constitucional n0. 287/2016.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/20/mo-o-04.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à Empresa de Pesquisa Agropecuária e Extensão Rural – EPAGRI para que designe mais um servidor ao Município de Guarujá do Sul.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/21/mo-o-05.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos aos Professores, Alunos e Colaboradores que organizaram e participaram da Fase Municipal dos Jogos Escolares de Santa Catarina - JESC.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/22/mo-o-06.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Grupo da Terceira Idade do Município pela participação nos Jogos Abertos da Terceira Idade realizado no Município de São José do Cedro SC.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/23/mo-o-07.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às equipes finalistas do Campeonato Municipal de Bocha.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/24/mo-o-08.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às duplas finalistas do Campeonato Municipal de Sinuca.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/34/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a Direção e Funcionários da APAE do Município de Guarujá do Sul - SC.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/35/mo-o-10.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Apelo pela limitação imediata da importação de leite de outros países; uma política de preço mínimo justo pago por litro ao produtor; estímulo ao consumo de leite e derivados da produção, bem como a sua inclusão na alimentação escolar e hospitalar e a adoção de uma carga tributária diferenciada ao produtor de Leite.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/36/mo-o-11.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO PARA QUE SE MANTENHA O REPASSE FINANCEIRO AO HOSPITAL REGIONAL TEREZINHA GAIO BASSO DE SÃO MIGUEL DO OESTE – SC, NOS VALORES, SEM CORTES OU DIMINUIÇÃO.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/37/mo-o-12.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO PELA ESTADUALIZAÇÃO DA ESTRADA QUE LIGA OS MUNICÍPIOS DE PRINCESA E GUARUJÁ DO SUL, COM UMA EXTENSÃO DE APROXIMADAMENTE 8KM (OITO QUILÔMETROS).</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/38/mo-o-13.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO À EQUIPE DE HANDEBOL FEMININA, POR SAGRAR-SE CAMPEÃ NO REGIONAL DOS JOGOS ABERTOS DE SANTA CATARINA.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/39/mo-o-14.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ÀS EQUIPES FEMININAS FINALISTAS DO CAMPEONATO MUNICIPAL DE FUTSAL.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/40/mo-o-15.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ÀS EQUIPES FINALISTAS DO CAMPEONATO MUNICIPAL DE FUTSAL.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/41/mo-o-16.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Apelo solicitando apoio de Vossa Excelência diante dos descasos apresentados pela distribuidora de energia elétrica – CELESC - no Município de Guarujá do Sul.</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/42/mo-o-18.2017.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/43/mo-o-19.2017.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
     <t>200</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-01.2017-prorroga-turno-nico.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-01.2017-prorroga-turno-nico.docx</t>
   </si>
   <si>
     <t>DECRETA A PROROGAÇÃO DO EXPEDIENTE ADMINISTRATIVO DO TURNO ÚNICO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-02.2017-ponto-facultativo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-02.2017-ponto-facultativo.docx</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-03.2017-ponto-facultativo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-03.2017-ponto-facultativo.docx</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-04.2017-aprova-contas-do-munic-pio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-04.2017-aprova-contas-do-munic-pio.docx</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO JOSÉ CARLOS FOIATTO, DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-05.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-05.2017.docx</t>
   </si>
   <si>
     <t>APROVA A CONCESSÃO DA MEDALHA DE ORDEM DO MÉRITO LEGISLATIVO MUNICIPAL, DR. TIMÓTEO DAVILA PEREIRA, A SENHORA DARCI MARIA LINK ZIMMER.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-06.2017-turno-nico.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-06.2017-turno-nico.docx</t>
   </si>
   <si>
     <t>DECRETA TURNO ÚNICO AO EXPEDIENTE ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-07.2017-turno-nico.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-07.2017-turno-nico.docx</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-08.2017-ponto-facultativo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-08.2017-ponto-facultativo.docx</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/208/decreto-09.2017-luto-oficial.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/208/decreto-09.2017-luto-oficial.docx</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/209/decreto-10.2017-ponto-facultativo.docx</t>
-[...113 lines deleted...]
-    <t>Moção de Aplausos</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/209/decreto-10.2017-ponto-facultativo.docx</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/2/reda-o-final-ao-projeto-de-lei-n.-002.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/2/reda-o-final-ao-projeto-de-lei-n.-002.2017.docx</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual aos vencimentos dos cargos dos Servidores Públicos Municipal, dos Subsídios dos detentores de mandatos eletivos e dos Secretários Municipais.</t>
   </si>
   <si>
     <t>Claudio Junior Weschenfelder</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/3/reda-o-final-ao-projeto-de-lei-n.-003.2017-c-pia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/3/reda-o-final-ao-projeto-de-lei-n.-003.2017-c-pia.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer a concessão de direito real de bem imóvel, como forma de incentivo à Indústria, prestadoras de serviços, importadora, exportadoras, armazém geral, armazém alfandegado e ainda cooperativas de produção da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/9/reda-o-final-ao-projeto-de-lei-n.-004.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/9/reda-o-final-ao-projeto-de-lei-n.-004.2017.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de Recursos Financeiros à Associação Beneficente Hospitalar Guarujá.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/10/reda-o-final-ao-projeto-de-lei-n.-005.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/10/reda-o-final-ao-projeto-de-lei-n.-005.2017.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência de Recursos Financeiros à Associação de Pais e Amigos dos Excepcionais – APAE, e contém outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/257/reda-o-final-ao-projeto-de-lei-n.-006.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/257/reda-o-final-ao-projeto-de-lei-n.-006.2017.docx</t>
   </si>
   <si>
     <t>Concede Benefícios a Aposentados e Pensionistas, conforme especifica e contém outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/256/reda-o-final-ao-projeto-de-lei-n.-007.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/256/reda-o-final-ao-projeto-de-lei-n.-007.2017.docx</t>
   </si>
   <si>
     <t>Autoriza efetuar gastos com pagamento de transporte coletivo, e contém outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/255/reda-o-final-ao-projeto-de-lei-n.-008.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/255/reda-o-final-ao-projeto-de-lei-n.-008.2017.docx</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Orçamentária Anual através da abertura de um crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/254/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/254/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx</t>
   </si>
   <si>
     <t>Altera redação do Artigo 10 da Lei Municipal 1.560/2002 datada em 10 de abril de 2002, alterado pela Lei n. 2.242/2013 de 19 de fevereiro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/253/reda-o-final-ao-projeto-de-lei-n.-010.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/253/reda-o-final-ao-projeto-de-lei-n.-010.2017.docx</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade por valores referentes às multas de trânsito decorrentes de infrações cometidas por agentes públicos na condução de veículos oficial e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/251/reda-o-final-ao-projeto-de-lei-n.-012.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/251/reda-o-final-ao-projeto-de-lei-n.-012.2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Acolhimento em Família Acolhedora, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/250/reda-o-final-ao-projeto-de-lei-n.-013.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/250/reda-o-final-ao-projeto-de-lei-n.-013.2017.docx</t>
   </si>
   <si>
     <t>Altera Art. 3º da Lei Municipal n. 2.042/2010 com alterações posteriores que Cria o Programa de Alimentação do Servidor Público Municipal e dá Outras Providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/249/reda-o-final-ao-projeto-de-lei-n.-014.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/249/reda-o-final-ao-projeto-de-lei-n.-014.2017.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N. 2.256, DE 15 DE MARÇO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/248/reda-o-final-ao-projeto-de-lei-n.-015.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/248/reda-o-final-ao-projeto-de-lei-n.-015.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, E REPASSAR PARA O CONSÓRCIO CONSAD PARA REALIZAR DESPESAS COM SENTENÇAS JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/247/reda-o-final-ao-projeto-de-lei-n.-016.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/247/reda-o-final-ao-projeto-de-lei-n.-016.2017.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/246/reda-o-final-ao-projeto-de-lei-n.-017.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/246/reda-o-final-ao-projeto-de-lei-n.-017.2017.docx</t>
   </si>
   <si>
     <t>“RATIFICA A 1ª (PRIMEIRA) ALTERAÇÃO AO CONTRATO DE CONSÓRCIO ORIUNDO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL - CONDER E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/245/reda-o-final-ao-projeto-de-lei-n.-018.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/245/reda-o-final-ao-projeto-de-lei-n.-018.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL A DESAFETAR PARTE DA RUA VEREADOR ALCIDES GUBERT, PERMUTAR ÁREAS DE TERRAS CONFORME ESPECIFICA E ALTERA TRAÇADO DA RUA VEREADOR ALCIDES GUBERT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/244/reda-o-final-ao-projeto-de-lei-n.-019.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/244/reda-o-final-ao-projeto-de-lei-n.-019.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, TRAVÉS DA POLÍCIA MILITAR, VISANDO À COOPERAÇÃO FINANCEIRA PARA A AQUISIÇÃO DE DISPOSITIVO ELÉTRICO INCAPACITANTE E SEUS ACESSÓRIOS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/243/reda-o-final-ao-projeto-de-lei-n.-020.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/243/reda-o-final-ao-projeto-de-lei-n.-020.2017.docx</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE MÚLTIPLO USO, REGULAMENTA O SEU FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/242/reda-o-final-ao-projeto-de-lei-n.-021.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/242/reda-o-final-ao-projeto-de-lei-n.-021.2017.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RENEGOCIAÇÃO DOS DÉBITOS DOS MUTUÁRIOS DAS 05(CINCO) UNIDADES HABITACIONAIS DE INTERESSE SOCIAL DO CONJUNTO HABITACIONAL NASCER DO SOL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/241/reda-o-final-ao-projeto-de-lei-n.-022.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/241/reda-o-final-ao-projeto-de-lei-n.-022.2017.docx</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º DA LEI MUNICIPAL 2.223/2012 DE 13 DE JULHO DE 2012, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/240/reda-o-final-ao-projeto-de-lei-n.-023.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/240/reda-o-final-ao-projeto-de-lei-n.-023.2017.docx</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL 1.832/2006 DE 17 DE JULHO DE 2006, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A EFETUAR CONCESSÃO DE USO DE BEM IMÓVEL DE DOMÍNIO PÚBLICO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/239/reda-o-final-ao-projeto-de-lei-n.-024.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/239/reda-o-final-ao-projeto-de-lei-n.-024.2017.docx</t>
   </si>
   <si>
     <t>INSTITUI COMO “AGOSTO LARANJA”, O MÊS DE AGOSTO E O INSERE NO CALENDÁRIO MUNICIPAL OFICIAL DE EVENTOS NO MUNICÍPIO DE GUARUJÁ DO SUL – ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/238/reda-o-final-ao-projeto-de-lei-n.-025.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/238/reda-o-final-ao-projeto-de-lei-n.-025.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/237/reda-o-final-ao-projeto-de-lei-n.-026.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/237/reda-o-final-ao-projeto-de-lei-n.-026.2017.docx</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES, CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO DE INFORMÁTICA NA GESTÃO PÚBLICA MUNICIPAL (GIGA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/236/reda-o-final-ao-projeto-de-lei-n.-027.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/236/reda-o-final-ao-projeto-de-lei-n.-027.2017.docx</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/235/reda-o-final-ao-projeto-de-lei-n.-028.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/235/reda-o-final-ao-projeto-de-lei-n.-028.2017.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/234/reda-o-final-ao-projeto-de-lei-n.-029.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/234/reda-o-final-ao-projeto-de-lei-n.-029.2017.docx</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/233/reda-o-final-ao-projeto-de-lei-n.-030.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/233/reda-o-final-ao-projeto-de-lei-n.-030.2017.docx</t>
   </si>
   <si>
     <t>Autoriza a permissão de uso do Estádio Municipal Beira Flor e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/232/reda-o-final-ao-projeto-de-lei-n.-031.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/232/reda-o-final-ao-projeto-de-lei-n.-031.2017.docx</t>
   </si>
   <si>
     <t>“CRIA META NO PPA 2014/2017, CRIA META NA LDO/2017 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE GUARUJÁ DO SUL NO EXERCÍCIO DE 2017.”</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/231/reda-o-final-ao-projeto-de-lei-n.-032.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/231/reda-o-final-ao-projeto-de-lei-n.-032.2017.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 2.296, DE 09 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/230/reda-o-final-ao-projeto-de-lei-n.-033.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/230/reda-o-final-ao-projeto-de-lei-n.-033.2017.docx</t>
   </si>
   <si>
     <t>DEFINE A POLÍTICA MUNICIPAL DE TURISMO, CRIA O CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/229/reda-o-final-ao-projeto-de-lei-n.-034.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/229/reda-o-final-ao-projeto-de-lei-n.-034.2017.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE GUARUJÁ DO SUL PARA O QUADRIÊNIO 2018/2021 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/228/reda-o-final-ao-projeto-de-lei-n.-035.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/228/reda-o-final-ao-projeto-de-lei-n.-035.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/227/reda-o-final-ao-projeto-de-lei-n.-036.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/227/reda-o-final-ao-projeto-de-lei-n.-036.2017.docx</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/226/reda-o-final-ao-projeto-de-lei-n.-037.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/226/reda-o-final-ao-projeto-de-lei-n.-037.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA TEMPORÁRIA DA SEDE DO GOVERNO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/225/reda-o-final-ao-projeto-de-lei-n.-038.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/225/reda-o-final-ao-projeto-de-lei-n.-038.2017.docx</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/224/reda-o-final-ao-projeto-de-lei-n.-039.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/224/reda-o-final-ao-projeto-de-lei-n.-039.2017.docx</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/223/reda-o-final-ao-projeto-de-lei-n.-040.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/223/reda-o-final-ao-projeto-de-lei-n.-040.2017.docx</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/222/reda-o-final-ao-projeto-de-lei-n.-041.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/222/reda-o-final-ao-projeto-de-lei-n.-041.2017.docx</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/221/reda-o-final-ao-projeto-de-lei-n.-042.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/221/reda-o-final-ao-projeto-de-lei-n.-042.2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Guarujá do Sul, as Prioridades e Metas da Administração, seus Recursos Financeiros e as bases para preparação do Orçamento-Programa para o Exercício de 2018.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/220/reda-o-final-ao-projeto-de-lei-n.-043.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/220/reda-o-final-ao-projeto-de-lei-n.-043.2017.docx</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de cessão de uso de bem móvel com a Associação de Pais e Amigos dos Excepcionais de Guarujá do Sul – APAE, para atendimento de interesse público e coletivo e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/219/reda-o-final-ao-projeto-de-lei-n.-044.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/219/reda-o-final-ao-projeto-de-lei-n.-044.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/16/reda-o-final-ao-projeto-de-lei-n.-045.2017.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/15/reda-o-final-ao-projeto-de-lei-n.-046.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/16/reda-o-final-ao-projeto-de-lei-n.-045.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/15/reda-o-final-ao-projeto-de-lei-n.-046.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL A ADERIR AO PROGRAMA “ÁGUA É VIDA” CRIADO PELO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO O RESPECTIVO CONTRATO DE PROGRAMA E CONTRATO DE RATEIO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/14/reda-o-final-ao-projeto-de-lei-n.-047.2017.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/12/reda-o-final-ao-projeto-de-lei-n.-048.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/14/reda-o-final-ao-projeto-de-lei-n.-047.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/12/reda-o-final-ao-projeto-de-lei-n.-048.2017.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a desafetação dos imóveis das Matriculas nº 936, 7.166, 10.925, 3.701, 3.861, 3.916 e 3.915, do Cartório de registro de Imóveis da Comarca de São José do Cedro e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/1/reda-o-final-ao-projeto-de-lei-n.-049.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/1/reda-o-final-ao-projeto-de-lei-n.-049.2017.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DAR BAIXA DE BENS DE CARÁTER PERMANENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/13/reda-o-final-ao-projeto-de-lei-n.-050.2017.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/11/reda-o-final-ao-projeto-de-lei-n.-051.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/13/reda-o-final-ao-projeto-de-lei-n.-050.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/11/reda-o-final-ao-projeto-de-lei-n.-051.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR ADEQUAÇÕES NAS RECEITAS E DESPESAS CONSTANTES DO PPA – PLANO PLURIANUAL – LEI Nº 2.542/2017 E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LEI 2.552/2017 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/25/reda-o-final-ao-projeto-de-lei-n.-052.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/25/reda-o-final-ao-projeto-de-lei-n.-052.2017.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/26/reda-o-final-ao-projeto-de-lei-n.-053.2017.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/27/reda-o-final-ao-projeto-de-lei-n.-054.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/26/reda-o-final-ao-projeto-de-lei-n.-053.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/27/reda-o-final-ao-projeto-de-lei-n.-054.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER MÁQUINAS, EQUIPAMENTOS E PESSOA AOS MUNICÍPIOS DE SANTA CATARINA QUE DECLARAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/28/reda-o-final-ao-projeto-de-lei-n.-055.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/28/reda-o-final-ao-projeto-de-lei-n.-055.2017.docx</t>
   </si>
   <si>
     <t>ALTERA INCISO II E ALÍNEA b) E c) DO INCISO DA LEI MUNICIPAL 1.998/2009 QUE “CRIA O FUNCO MUNICIPAL DE HABITAÇÃO DE INTERESSE  SOCIAL – FMHIS E INSTITUI O CONSELHO GESTOR DO FMHIS DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA”.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/29/reda-o-final-ao-projeto-de-lei-n.-056.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/29/reda-o-final-ao-projeto-de-lei-n.-056.2017.docx</t>
   </si>
   <si>
     <t>REGULAMENTA OS BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/31/reda-o-final-ao-projeto-de-lei-n.-058.2017.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/33/reda-o-final-ao-projeto-de-lei-n-060.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/31/reda-o-final-ao-projeto-de-lei-n.-058.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/32/reda-o-final-ao-projeto-de-lei-n.-059.2017.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/33/reda-o-final-ao-projeto-de-lei-n-060.2017.docx</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS À ASSOCIAÇÃO BENEFICENTE HOSPITALAR GUARUJÁ.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/4/reda-o-final-lei-complementar-n.-31.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/4/reda-o-final-lei-complementar-n.-31.2017.docx</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar n. 1807, de 24 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/5/reda-o-final-lei-complementar-n.-32.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/5/reda-o-final-lei-complementar-n.-32.2017.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.222, de 13 de julho de 2012, que autoriza o ingresso do Município de Guarujá do Sul no Consórcio Público denominado de Agência Reguladora Intermunicipal de Saneamento (ARIS), e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/6/reda-o-final-lei-complementar-n.-33.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/6/reda-o-final-lei-complementar-n.-33.2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Serviços de Transporte de Passageiros, Município de Guarujá do Sul - SC, e Dá Outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/7/reda-o-final-lei-complementar-n.-34.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/7/reda-o-final-lei-complementar-n.-34.2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Aplicação das Normas de Acessibilidade e Dá Outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/8/reda-o-final-lei-complementar-n.-35.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/8/reda-o-final-lei-complementar-n.-35.2017.docx</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO INCISO VI, DO CAPUT DO ART. 50, ALTERA A REDAÇÃO DO ARTIGO 30 E DÁ NOVA REDAÇÃO AO INCISO XXXIV, INCLUI INCISOS XXXV A XXXVIII REVOGANDO O PARÁGRAFO ÚNICO, REVOGA A SUBSEÇÃO ÚNICA, DÁ NOVA REDAÇÃO AO ARTIGO 31 E EXCLUI OS INCISOS I A XXIII DO CAPUT 35, E ALTERA A REDAÇÃO DO ARTIGO 36 DA LEI COMPLEMENTAR N. 2002/2009 QUE: DISPÕE SOBRE A REFORMA E MODERNIZAÇÃO ADMINISTRATIVAS, QUADRO DE PESSOAL, MATÉRIA CORRELATA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/489/redacao_final_lei_complementar_n._36.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/489/redacao_final_lei_complementar_n._36.2017.docx</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N. 1603/2002, POSTERIORES ALTERAÇÕES QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE GUARUJÁ O SUL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/490/redacao_final_lei_complementar_n._37.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/490/redacao_final_lei_complementar_n._37.2017.docx</t>
   </si>
   <si>
     <t>“Cria Cargo de Auxiliar de Saúde Bucal e Cargo de Agente de Combate as Endemias, e dá outras Providências”.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/491/redacao_final_lei_complementar_n._38.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/491/redacao_final_lei_complementar_n._38.2017.docx</t>
   </si>
   <si>
     <t>“ALTERA NÚMERO DE CARGOS PERTENCENTES À LEI COMPLEMENTAR N. 2.002/2009 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/492/redacao_final_lei_complementar_n._39.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/492/redacao_final_lei_complementar_n._39.2017.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n. 09, de 24 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-n.-01.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-n.-01.2017.docx</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual no vencimento dos cargos de Servidores, dos Subsídios dos Cargos Eletivos e Secretários do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-n.-03.017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-n.-03.017.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ART. 2º DA LEI Nº 2485/2016, DE 15 DE JUNHO DE 2016, QUE FIXA O SUBSÍDIO DOS VEREADORES PARA A 14ª LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE GUARUJÁ O SUL, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento-verbal-n-01.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento-verbal-n-01.2017.docx</t>
   </si>
   <si>
     <t>O Requerimento Verbal, solicitado pelo parlamentar MARCOS VINICIUS DOS SANTOS, requer que sejam enviadas a este Poder Legislativo as seguintes informações:_x000D_
 - Relatório nominal de todos os pacientes que foram encaminhados para atendimento através do convênio CIS-AMEOSC do ano de 2016, com a discriminação do respectivo exame ou consulta._x000D_
 - Valores gastos para o repasse deste Convênio no ano de 2016, bem como os valores orçados para o corrente ano.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento-verbal-n-02.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento-verbal-n-02.2017.docx</t>
   </si>
   <si>
     <t>O Requerimento Verbal, solicitado pelo parlamentar MÔNICA REGINA TAUBE, pelo qual requer que sejam enviadas a este Poder Legislativo as seguintes informações: _x000D_
 	- Solicitar esclarecimentos acerca das informações pronunciadas por Vossa Excelência, em discurso realizado na Assembleia de pais e professores da Creche Municipal. Na ocasião foi prestada por Vossa Excelência a informação de que, em virtude da alteração da carga horária dos professores e monitoras da Creche Municipal, a folha salarial da Prefeitura Municipal teve um acréscimo de aproximados R$ 13.000,00 (treze mil reais) mensais. Quando da apresentação do Projeto de Lei Complementar n. 31/2017, que trata da alteração da carga horária dos professores e monitoras da Creche Municipal, em reunião realizada com Vossa Excelência, foi informado aos Vereadores que o referido Projeto não implicaria aumento na folha salarial. Assim, acreditando se tratar de um mal entendido, e no intuito de sanar as dúvidas, solicitamos uma resposta na qual esclareça os fatos apontados.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento-verbal-n-03.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento-verbal-n-03.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, conforme deliberação unânime desta Edilidade, em Sessão realizada em 18 de Abril de 2017, pelo qual sugere a Administração Pública Municipal o que segue:_x000D_
  	- Sugere a aquisição de um aparelho de celular e a manutenção da linha telefônica para os Policiais Militares do Município de Guarujá do Sul, a fim de facilitar contato em caso de necessidade da população com os militares, quando estes não estão locados no Batalhão._x000D_
 - Para garantir o acesso ao número do telefone, sugere ao Poder Executivo, a confecção e distribuição de imãs de geladeira com o número do telefone de emergência (190) e outro número de celular adicional que ficaria com os policiais de plantão._x000D_
 - Ademais, em atendimento aos pedidos solicitados em reunião com as autoridades policiais (civis e militares) solicita à Administração Pública Municipal que estude a viabilidade de disponibilizar um servidor público, ou a contratação de um estagiário, de forma a auxiliar os agentes civis junto a Delegacia Civil de Guarujá do Sul – SC.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento-verbal-n-04.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento-verbal-n-04.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pela parlamentar MÔNICA REGINA TAUBE, pelo qual requer que sejam enviadas a este Poder Legislativo as seguintes informações:_x000D_
  - Relatório nominal, com os respectivos valores pagos pela Administração Pública, dos pacientes encaminhados para atendimento através do Convênio CIS-AMEOSC, referente ao ano de 2016 e 2017.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento-verbal-n-05.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento-verbal-n-05.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar MARCOS VINÍCIUS DOS SANTOS, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 - Laudo de controle de qualidade do Lote recebido pela Unidade de Saúde e o Registro na ANVISA de todos os Medicamentos: FENOBARBITAL e ACICLOVIR.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento-verbal-n-06.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento-verbal-n-06.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, proposto pelo Vereador ILÁRIO BAUMGARDT, em nome da Bancada Coligação Experiência e Trabalho”, em Sessão realizada em 09 de Maio de 2017, pelo qual solicita:_x000D_
 _x000D_
 - esclarecimentos acerca da interdição da Quadra Coberta localizada na Vila Sulina;_x000D_
 - estudo das melhorias necessárias para a liberação do uso da referida quadra.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento-verbal-n-07.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento-verbal-n-07.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar MARCOS VINÍCIUS DOS SANTOS, em nome da Bancada da Coligação “Experiência e Trabalho”, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 _x000D_
  _x000D_
 - Relatório individual das diárias despendidas com os motoristas designados a esta Secretaria, referente ao período de janeiro de 2017 a junho do corrente ano.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento-verbal-n-08.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento-verbal-n-08.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar ANTÔNIO ANDRÉ DE SOUZA em nome de todos os Vereadores presentes, pelo qual requer que seja encaminhado a este Poder Legislativo:_x000D_
  - Laudo de Engenharia Civil pelo engenheiro responsável pela obra do Centro de Eventos, localizado na Avenida João Pessoa, centro, neste Município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento-verbal-n-09.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento-verbal-n-09.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar MARCOS VINÍCIUS DOS SANTOS, em nome da Bancada da Coligação “Experiência e Trabalho”, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 _x000D_
 - Relatório de Gestão referente ao ano de 2016 e, referente ao quadrimestre do ano de 2017 (atinente aos meses de janeiro a abril), nos quais estejam descritas todas as ações que foram realizadas no referido período pela Secretaria da Saúde.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento-verbal-n-10.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento-verbal-n-10.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pela parlamentar MÔNICA REGINA TAUBE, em nome da Bancada da Coligação “Experiência e Trabalho”, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 _x000D_
  _x000D_
 - A forma de contratação e a cópia do contrato firmado com a empresa que prestou assessoria para elaboração do Plano Municipal de Saúde.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento-verbal-n-11.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento-verbal-n-11.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar ANTÔNIO ANDRÉ DE SOUZA, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
  _x000D_
 - As cópias dos relatórios de visitas das Agentes Comunitárias de Saúde, haja vista as frequentes reclamações da população questionando a falta de visitas das mesmas.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento-verbal-n-12.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento-verbal-n-12.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pela parlamentar MÔNICA REGINA TAUBE, em nome da Bancada da Coligação “Experiência e Trabalho”, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 •	Relatório de todos os cargos EFETIVOS do município? _x000D_
 •	Quantas vagas existem por cargos?_x000D_
 •	Quantas vagas estão ocupadas? _x000D_
 •	Quais estão disponíveis e quais são?_x000D_
 •	Se existe algum servidor efetivo deslocado exercendo alguma outra função?</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento-verbal-n-13.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento-verbal-n-13.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pela parlamentar MÔNICA REGINA TAUBE, em nome da Bancada da Coligação “Experiência e Trabalho”, pelo qual requer que sejam enviadas a este Poder Legislativo:_x000D_
 •	Termo de Doação dos imóveis que foram objetos da Concorrência Pública CA n. 04/2016._x000D_
 •	Contrato com as empresas vencedoras.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento-verbal-n-14.2017.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento-verbal-n-14.2017.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO VERBAL, solicitado pelo parlamentar ILÁRIO BAUMGARDT pelo qual requer que sejam enviadas a este Poder Legislativo as seguintes informações:_x000D_
  _x000D_
 - Relatório nominal de todos os pacientes que receberam, no ano de 2017 até o presente momento, auxílios da Secretaria Municipal de Saúde, com a discriminação dos respectivos valores disponibilizados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2501,68 +2501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/76/projeto-de-indica-o-n-01.2017.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-indica-o-n-02.2017.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/78/projeto-de-indica-o-n-03.2017.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/79/projeto-de-indica-o-n-04.2017.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/80/projeto-de-indica-o-n-05.2017.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/81/projeto-de-indica-o-n-06.2017.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/82/projeto-de-indica-o-n-07.2017.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/84/indica-o-verbal-n-09.2017.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-verbal-n-10.2017.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-verbal-n-11.2017.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/87/projeto-de-indica-o-n-12.2017.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-verbal-n-13.2017.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-indica-o-n-14.2017.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-indica-o-n-15.2017.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-indica-o-n-16.2017.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/93/projeto-de-indica-o-n-17.2017.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/94/indica-o-verbal-n-18.2017.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/95/indica-o-verbal-n-18.2017.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/97/indica-o-verbal-n-.-21.2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/98/indica-o-verbal-n-.-22.2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/99/indica-o-verbal-n-.-23.2017.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-indica-o-n-25.2017.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/102/indica-o-verbal-n-.-26.2017.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indica-o-verbal-n-.-27.2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indica-o-verbal-n-.-28.2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/105/indica-o-verbal-n-.-29.2017.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indica-o-verbal-n-.-30.2017.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indica-o-verbal-n-.-31.2017.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indica-o-verbal-n-.-32.2017.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indica-o-verbal-n-.-33.2017.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indica-o-verbal-n-.-34.2017.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indica-o-verbal-n-.-35.2017.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indica-o-verbal-n-.-36.2017.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indica-o-verbal-n-.-37.2017.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indica-o-verbal-n-.-38.2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indica-o-verbal-n-.-39.2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indica-o-verbal-n-.-40.2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-verbal-n-.-42.2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-verbal-n-.-41.2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-verbal-n-.-44.2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-verbal-n-.-45.2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-verbal-n-.-46.2017.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-verbal-n-.-47.2017.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-verbal-n-.-47.2017.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-verbal-n-.-49.2017.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indica-o-verbal-n-.-50.2017.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indica-o-verbal-n-.-50.2017.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indica-o-verbal-n-.-52.2017.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indica-o-verbal-n-.-53.2017.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-verbal-n-.-54.2017.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-verbal-n-.-55.2017.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-verbal-n-.-56.2017.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indica-o-verbal-n-.-57.2017.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indica-o-verbal-n-.-58.2017.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/135/of-cio-59.2017.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/136/of-cio-60.2017.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-verbal-n-.-61.2017.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-verbal-n-.-62.2017.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-verbal-n-.-63.2017.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-verbal-n-.-64.2017.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indica-o-verbal-n-.-65.2017.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indica-o-verbal-n-.-66.2017.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-verbal-n-.-67.2017.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-verbal-n-.-68.2017.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-verbal-n-.-69.2017.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-verbal-n-.-70.2017.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-verbal-n-.-71.2017.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-verbal-n-.-72.2017.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-verbal-n-.-73.2017.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-verbal-n-.-74.2017.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-verbal-n-.-75.2017.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-verbal-n-.-76.2017.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-indica-o-n-77.2017.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-verbal-n-.-78.2017.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-verbal-n-.-79.2017.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-verbal-n-.-70.2017.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-indica-o-n-81.2017.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-indica-o-n-82.2017.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indica-o-verbal-n-.-83.2017.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-verbal-n-.-84.2017.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-verbal-n-.-85.2017.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-verbal-n-.-86.2017.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-indica-o-n-87.2017.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-verbal-n-.-88.2017.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-verbal-n-.-89.2017.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-verbal-n-.-90.2017.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indica-o-verbal-n-.-91.2017.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indica-o-verbal-n-.-92.2017.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-indica-o-n-94.2017.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-indica-o-n-95.2017.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/172/indica-o-verbal-n-.-86.2017.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/173/indica-o-verbal-n-.-97.2017.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-indica-o-n-98.2017.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-verbal-n-.-99.2017.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-verbal-n-.-100.2017.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-indica-o-n-101.2017.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/178/indica-o-verbal-n-.-102.2017.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-verbal-n-.-103.2017.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/180/indica-o-verbal-n-.-104.2017.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/181/indica-o-verbal-n-.-105.2017.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/182/indica-o-verbal-n-.-106.2017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-indica-o-n-107.2017.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-verbal-n-.-108.2017.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-01.2017-prorroga-turno-nico.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-02.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-03.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-04.2017-aprova-contas-do-munic-pio.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-05.2017.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-06.2017-turno-nico.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-07.2017-turno-nico.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-08.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/208/decreto-09.2017-luto-oficial.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/209/decreto-10.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/17/mo-o-01.2017.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/18/mo-o-02.2017.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/19/mo-o-03.2017.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/20/mo-o-04.2017.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/21/mo-o-05.2017.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/22/mo-o-06.2017.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/23/mo-o-07.2017.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/24/mo-o-08.2017.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/34/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/35/mo-o-10.2017.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/36/mo-o-11.2017.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/37/mo-o-12.2017.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/38/mo-o-13.2017.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/39/mo-o-14.2017.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/40/mo-o-15.2017.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/41/mo-o-16.2017.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/42/mo-o-18.2017.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/43/mo-o-19.2017.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/2/reda-o-final-ao-projeto-de-lei-n.-002.2017.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/3/reda-o-final-ao-projeto-de-lei-n.-003.2017-c-pia.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/9/reda-o-final-ao-projeto-de-lei-n.-004.2017.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/10/reda-o-final-ao-projeto-de-lei-n.-005.2017.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/257/reda-o-final-ao-projeto-de-lei-n.-006.2017.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/256/reda-o-final-ao-projeto-de-lei-n.-007.2017.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/255/reda-o-final-ao-projeto-de-lei-n.-008.2017.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/254/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/253/reda-o-final-ao-projeto-de-lei-n.-010.2017.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/251/reda-o-final-ao-projeto-de-lei-n.-012.2017.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/250/reda-o-final-ao-projeto-de-lei-n.-013.2017.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/249/reda-o-final-ao-projeto-de-lei-n.-014.2017.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/248/reda-o-final-ao-projeto-de-lei-n.-015.2017.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/247/reda-o-final-ao-projeto-de-lei-n.-016.2017.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/246/reda-o-final-ao-projeto-de-lei-n.-017.2017.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/245/reda-o-final-ao-projeto-de-lei-n.-018.2017.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/244/reda-o-final-ao-projeto-de-lei-n.-019.2017.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/243/reda-o-final-ao-projeto-de-lei-n.-020.2017.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/242/reda-o-final-ao-projeto-de-lei-n.-021.2017.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/241/reda-o-final-ao-projeto-de-lei-n.-022.2017.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/240/reda-o-final-ao-projeto-de-lei-n.-023.2017.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/239/reda-o-final-ao-projeto-de-lei-n.-024.2017.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/238/reda-o-final-ao-projeto-de-lei-n.-025.2017.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/237/reda-o-final-ao-projeto-de-lei-n.-026.2017.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/236/reda-o-final-ao-projeto-de-lei-n.-027.2017.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/235/reda-o-final-ao-projeto-de-lei-n.-028.2017.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/234/reda-o-final-ao-projeto-de-lei-n.-029.2017.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/233/reda-o-final-ao-projeto-de-lei-n.-030.2017.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/232/reda-o-final-ao-projeto-de-lei-n.-031.2017.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/231/reda-o-final-ao-projeto-de-lei-n.-032.2017.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/230/reda-o-final-ao-projeto-de-lei-n.-033.2017.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/229/reda-o-final-ao-projeto-de-lei-n.-034.2017.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/228/reda-o-final-ao-projeto-de-lei-n.-035.2017.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/227/reda-o-final-ao-projeto-de-lei-n.-036.2017.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/226/reda-o-final-ao-projeto-de-lei-n.-037.2017.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/225/reda-o-final-ao-projeto-de-lei-n.-038.2017.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/224/reda-o-final-ao-projeto-de-lei-n.-039.2017.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/223/reda-o-final-ao-projeto-de-lei-n.-040.2017.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/222/reda-o-final-ao-projeto-de-lei-n.-041.2017.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/221/reda-o-final-ao-projeto-de-lei-n.-042.2017.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/220/reda-o-final-ao-projeto-de-lei-n.-043.2017.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/219/reda-o-final-ao-projeto-de-lei-n.-044.2017.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/16/reda-o-final-ao-projeto-de-lei-n.-045.2017.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/15/reda-o-final-ao-projeto-de-lei-n.-046.2017.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/14/reda-o-final-ao-projeto-de-lei-n.-047.2017.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/12/reda-o-final-ao-projeto-de-lei-n.-048.2017.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/1/reda-o-final-ao-projeto-de-lei-n.-049.2017.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/13/reda-o-final-ao-projeto-de-lei-n.-050.2017.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/11/reda-o-final-ao-projeto-de-lei-n.-051.2017.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/25/reda-o-final-ao-projeto-de-lei-n.-052.2017.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/26/reda-o-final-ao-projeto-de-lei-n.-053.2017.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/27/reda-o-final-ao-projeto-de-lei-n.-054.2017.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/28/reda-o-final-ao-projeto-de-lei-n.-055.2017.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/29/reda-o-final-ao-projeto-de-lei-n.-056.2017.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/31/reda-o-final-ao-projeto-de-lei-n.-058.2017.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/32/reda-o-final-ao-projeto-de-lei-n.-059.2017.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/33/reda-o-final-ao-projeto-de-lei-n-060.2017.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/4/reda-o-final-lei-complementar-n.-31.2017.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/5/reda-o-final-lei-complementar-n.-32.2017.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/6/reda-o-final-lei-complementar-n.-33.2017.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/7/reda-o-final-lei-complementar-n.-34.2017.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/8/reda-o-final-lei-complementar-n.-35.2017.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/489/redacao_final_lei_complementar_n._36.2017.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/490/redacao_final_lei_complementar_n._37.2017.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/491/redacao_final_lei_complementar_n._38.2017.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/492/redacao_final_lei_complementar_n._39.2017.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-n.-01.2017.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-n.-03.017.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento-verbal-n-01.2017.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento-verbal-n-02.2017.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento-verbal-n-03.2017.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento-verbal-n-04.2017.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento-verbal-n-05.2017.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento-verbal-n-06.2017.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento-verbal-n-07.2017.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento-verbal-n-08.2017.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento-verbal-n-09.2017.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento-verbal-n-10.2017.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento-verbal-n-11.2017.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento-verbal-n-12.2017.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento-verbal-n-13.2017.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento-verbal-n-14.2017.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/76/projeto-de-indica-o-n-01.2017.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/77/projeto-de-indica-o-n-02.2017.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/78/projeto-de-indica-o-n-03.2017.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/79/projeto-de-indica-o-n-04.2017.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/80/projeto-de-indica-o-n-05.2017.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/81/projeto-de-indica-o-n-06.2017.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/82/projeto-de-indica-o-n-07.2017.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/84/indica-o-verbal-n-09.2017.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/85/indica-o-verbal-n-10.2017.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/86/indica-o-verbal-n-11.2017.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/87/projeto-de-indica-o-n-12.2017.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/88/indica-o-verbal-n-13.2017.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/89/projeto-de-indica-o-n-14.2017.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/91/projeto-de-indica-o-n-15.2017.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/92/projeto-de-indica-o-n-16.2017.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/93/projeto-de-indica-o-n-17.2017.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/94/indica-o-verbal-n-18.2017.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/95/indica-o-verbal-n-18.2017.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/97/indica-o-verbal-n-.-21.2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/98/indica-o-verbal-n-.-22.2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/99/indica-o-verbal-n-.-23.2017.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/101/projeto-de-indica-o-n-25.2017.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/102/indica-o-verbal-n-.-26.2017.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/103/indica-o-verbal-n-.-27.2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/104/indica-o-verbal-n-.-28.2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/105/indica-o-verbal-n-.-29.2017.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/106/indica-o-verbal-n-.-30.2017.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/107/indica-o-verbal-n-.-31.2017.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/108/indica-o-verbal-n-.-32.2017.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/109/indica-o-verbal-n-.-33.2017.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/110/indica-o-verbal-n-.-34.2017.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/111/indica-o-verbal-n-.-35.2017.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/112/indica-o-verbal-n-.-36.2017.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/113/indica-o-verbal-n-.-37.2017.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/114/indica-o-verbal-n-.-38.2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/115/indica-o-verbal-n-.-39.2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/116/indica-o-verbal-n-.-40.2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/118/indica-o-verbal-n-.-42.2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/119/indica-o-verbal-n-.-41.2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/120/indica-o-verbal-n-.-44.2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/121/indica-o-verbal-n-.-45.2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/122/indica-o-verbal-n-.-46.2017.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/123/indica-o-verbal-n-.-47.2017.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/124/indica-o-verbal-n-.-47.2017.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/125/indica-o-verbal-n-.-49.2017.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/126/indica-o-verbal-n-.-50.2017.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/127/indica-o-verbal-n-.-50.2017.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/128/indica-o-verbal-n-.-52.2017.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/129/indica-o-verbal-n-.-53.2017.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/130/indica-o-verbal-n-.-54.2017.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/131/indica-o-verbal-n-.-55.2017.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/132/indica-o-verbal-n-.-56.2017.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/133/indica-o-verbal-n-.-57.2017.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/134/indica-o-verbal-n-.-58.2017.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/135/of-cio-59.2017.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/136/of-cio-60.2017.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/137/indica-o-verbal-n-.-61.2017.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/138/indica-o-verbal-n-.-62.2017.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/139/indica-o-verbal-n-.-63.2017.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/140/indica-o-verbal-n-.-64.2017.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/141/indica-o-verbal-n-.-65.2017.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/142/indica-o-verbal-n-.-66.2017.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/143/indica-o-verbal-n-.-67.2017.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/144/indica-o-verbal-n-.-68.2017.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/145/indica-o-verbal-n-.-69.2017.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/146/indica-o-verbal-n-.-70.2017.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/147/indica-o-verbal-n-.-71.2017.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/148/indica-o-verbal-n-.-72.2017.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/149/indica-o-verbal-n-.-73.2017.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/150/indica-o-verbal-n-.-74.2017.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/151/indica-o-verbal-n-.-75.2017.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/152/indica-o-verbal-n-.-76.2017.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/153/projeto-de-indica-o-n-77.2017.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/154/indica-o-verbal-n-.-78.2017.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/155/indica-o-verbal-n-.-79.2017.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/156/indica-o-verbal-n-.-70.2017.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/157/projeto-de-indica-o-n-81.2017.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/158/projeto-de-indica-o-n-82.2017.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/159/indica-o-verbal-n-.-83.2017.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/160/indica-o-verbal-n-.-84.2017.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/161/indica-o-verbal-n-.-85.2017.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/162/indica-o-verbal-n-.-86.2017.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/163/projeto-de-indica-o-n-87.2017.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/164/indica-o-verbal-n-.-88.2017.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/165/indica-o-verbal-n-.-89.2017.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/166/indica-o-verbal-n-.-90.2017.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/167/indica-o-verbal-n-.-91.2017.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/168/indica-o-verbal-n-.-92.2017.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/170/projeto-de-indica-o-n-94.2017.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/171/projeto-de-indica-o-n-95.2017.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/172/indica-o-verbal-n-.-86.2017.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/173/indica-o-verbal-n-.-97.2017.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/174/projeto-de-indica-o-n-98.2017.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/175/indica-o-verbal-n-.-99.2017.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/176/indica-o-verbal-n-.-100.2017.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/177/projeto-de-indica-o-n-101.2017.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/178/indica-o-verbal-n-.-102.2017.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/179/indica-o-verbal-n-.-103.2017.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/180/indica-o-verbal-n-.-104.2017.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/181/indica-o-verbal-n-.-105.2017.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/182/indica-o-verbal-n-.-106.2017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/183/projeto-de-indica-o-n-107.2017.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/185/indica-o-verbal-n-.-108.2017.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/17/mo-o-01.2017.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/18/mo-o-02.2017.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/19/mo-o-03.2017.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/20/mo-o-04.2017.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/21/mo-o-05.2017.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/22/mo-o-06.2017.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/23/mo-o-07.2017.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/24/mo-o-08.2017.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/34/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/35/mo-o-10.2017.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/36/mo-o-11.2017.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/37/mo-o-12.2017.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/38/mo-o-13.2017.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/39/mo-o-14.2017.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/40/mo-o-15.2017.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/41/mo-o-16.2017.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/42/mo-o-18.2017.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/43/mo-o-19.2017.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/200/decreto-01.2017-prorroga-turno-nico.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/201/decreto-02.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/202/decreto-03.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/203/decreto-04.2017-aprova-contas-do-munic-pio.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/204/decreto-05.2017.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/205/decreto-06.2017-turno-nico.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/206/decreto-07.2017-turno-nico.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/207/decreto-08.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/208/decreto-09.2017-luto-oficial.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/209/decreto-10.2017-ponto-facultativo.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/2/reda-o-final-ao-projeto-de-lei-n.-002.2017.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/3/reda-o-final-ao-projeto-de-lei-n.-003.2017-c-pia.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/9/reda-o-final-ao-projeto-de-lei-n.-004.2017.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/10/reda-o-final-ao-projeto-de-lei-n.-005.2017.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/257/reda-o-final-ao-projeto-de-lei-n.-006.2017.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/256/reda-o-final-ao-projeto-de-lei-n.-007.2017.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/255/reda-o-final-ao-projeto-de-lei-n.-008.2017.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/254/reda-o-final-ao-projeto-de-lei-n.-009.2017.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/253/reda-o-final-ao-projeto-de-lei-n.-010.2017.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/251/reda-o-final-ao-projeto-de-lei-n.-012.2017.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/250/reda-o-final-ao-projeto-de-lei-n.-013.2017.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/249/reda-o-final-ao-projeto-de-lei-n.-014.2017.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/248/reda-o-final-ao-projeto-de-lei-n.-015.2017.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/247/reda-o-final-ao-projeto-de-lei-n.-016.2017.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/246/reda-o-final-ao-projeto-de-lei-n.-017.2017.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/245/reda-o-final-ao-projeto-de-lei-n.-018.2017.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/244/reda-o-final-ao-projeto-de-lei-n.-019.2017.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/243/reda-o-final-ao-projeto-de-lei-n.-020.2017.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/242/reda-o-final-ao-projeto-de-lei-n.-021.2017.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/241/reda-o-final-ao-projeto-de-lei-n.-022.2017.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/240/reda-o-final-ao-projeto-de-lei-n.-023.2017.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/239/reda-o-final-ao-projeto-de-lei-n.-024.2017.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/238/reda-o-final-ao-projeto-de-lei-n.-025.2017.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/237/reda-o-final-ao-projeto-de-lei-n.-026.2017.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/236/reda-o-final-ao-projeto-de-lei-n.-027.2017.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/235/reda-o-final-ao-projeto-de-lei-n.-028.2017.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/234/reda-o-final-ao-projeto-de-lei-n.-029.2017.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/233/reda-o-final-ao-projeto-de-lei-n.-030.2017.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/232/reda-o-final-ao-projeto-de-lei-n.-031.2017.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/231/reda-o-final-ao-projeto-de-lei-n.-032.2017.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/230/reda-o-final-ao-projeto-de-lei-n.-033.2017.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/229/reda-o-final-ao-projeto-de-lei-n.-034.2017.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/228/reda-o-final-ao-projeto-de-lei-n.-035.2017.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/227/reda-o-final-ao-projeto-de-lei-n.-036.2017.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/226/reda-o-final-ao-projeto-de-lei-n.-037.2017.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/225/reda-o-final-ao-projeto-de-lei-n.-038.2017.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/224/reda-o-final-ao-projeto-de-lei-n.-039.2017.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/223/reda-o-final-ao-projeto-de-lei-n.-040.2017.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/222/reda-o-final-ao-projeto-de-lei-n.-041.2017.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/221/reda-o-final-ao-projeto-de-lei-n.-042.2017.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/220/reda-o-final-ao-projeto-de-lei-n.-043.2017.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/219/reda-o-final-ao-projeto-de-lei-n.-044.2017.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/16/reda-o-final-ao-projeto-de-lei-n.-045.2017.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/15/reda-o-final-ao-projeto-de-lei-n.-046.2017.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/14/reda-o-final-ao-projeto-de-lei-n.-047.2017.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/12/reda-o-final-ao-projeto-de-lei-n.-048.2017.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/1/reda-o-final-ao-projeto-de-lei-n.-049.2017.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/13/reda-o-final-ao-projeto-de-lei-n.-050.2017.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/11/reda-o-final-ao-projeto-de-lei-n.-051.2017.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/25/reda-o-final-ao-projeto-de-lei-n.-052.2017.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/26/reda-o-final-ao-projeto-de-lei-n.-053.2017.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/27/reda-o-final-ao-projeto-de-lei-n.-054.2017.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/28/reda-o-final-ao-projeto-de-lei-n.-055.2017.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/29/reda-o-final-ao-projeto-de-lei-n.-056.2017.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/31/reda-o-final-ao-projeto-de-lei-n.-058.2017.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/32/reda-o-final-ao-projeto-de-lei-n.-059.2017.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/33/reda-o-final-ao-projeto-de-lei-n-060.2017.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/4/reda-o-final-lei-complementar-n.-31.2017.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/5/reda-o-final-lei-complementar-n.-32.2017.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/6/reda-o-final-lei-complementar-n.-33.2017.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/7/reda-o-final-lei-complementar-n.-34.2017.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/8/reda-o-final-lei-complementar-n.-35.2017.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/489/redacao_final_lei_complementar_n._36.2017.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/490/redacao_final_lei_complementar_n._37.2017.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/491/redacao_final_lei_complementar_n._38.2017.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/492/redacao_final_lei_complementar_n._39.2017.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/216/projeto-de-lei-n.-01.2017.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/218/projeto-de-lei-n.-03.017.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento-verbal-n-01.2017.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento-verbal-n-02.2017.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento-verbal-n-03.2017.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento-verbal-n-04.2017.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento-verbal-n-05.2017.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento-verbal-n-06.2017.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento-verbal-n-07.2017.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento-verbal-n-08.2017.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento-verbal-n-09.2017.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento-verbal-n-10.2017.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento-verbal-n-11.2017.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento-verbal-n-12.2017.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento-verbal-n-13.2017.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento-verbal-n-14.2017.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5274,690 +5274,690 @@
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>136</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>81</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H109" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>417</v>
+        <v>76</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
+        <v>417</v>
+      </c>
+      <c r="E110" t="s">
         <v>418</v>
       </c>
-      <c r="E110" t="s">
+      <c r="G110" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>80</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" t="s">
+        <v>417</v>
+      </c>
+      <c r="E111" t="s">
         <v>418</v>
       </c>
-      <c r="E111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="1" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="H111" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>425</v>
+        <v>85</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>20</v>
       </c>
       <c r="D112" t="s">
+        <v>417</v>
+      </c>
+      <c r="E112" t="s">
         <v>418</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="H112" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>427</v>
+        <v>89</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>24</v>
       </c>
       <c r="D113" t="s">
+        <v>417</v>
+      </c>
+      <c r="E113" t="s">
         <v>418</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="H113" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>430</v>
+        <v>92</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>28</v>
       </c>
       <c r="D114" t="s">
+        <v>417</v>
+      </c>
+      <c r="E114" t="s">
         <v>418</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="1" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>433</v>
+        <v>96</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>32</v>
       </c>
       <c r="D115" t="s">
+        <v>417</v>
+      </c>
+      <c r="E115" t="s">
         <v>418</v>
       </c>
-      <c r="E115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="1" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="H115" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>436</v>
+        <v>100</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116" t="s">
+        <v>417</v>
+      </c>
+      <c r="E116" t="s">
         <v>418</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G116" s="1" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="H116" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>438</v>
+        <v>104</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>40</v>
       </c>
       <c r="D117" t="s">
+        <v>417</v>
+      </c>
+      <c r="E117" t="s">
         <v>418</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G117" s="1" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="H117" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>440</v>
+        <v>146</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>44</v>
       </c>
       <c r="D118" t="s">
+        <v>417</v>
+      </c>
+      <c r="E118" t="s">
         <v>418</v>
       </c>
-      <c r="E118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="1" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="H118" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>443</v>
+        <v>150</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>48</v>
       </c>
       <c r="D119" t="s">
+        <v>417</v>
+      </c>
+      <c r="E119" t="s">
         <v>418</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G119" s="1" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="H119" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>76</v>
+        <v>155</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D120" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E120" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="H120" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>80</v>
+        <v>159</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="D121" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E121" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="H121" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>85</v>
+        <v>163</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D122" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E122" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="H122" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>89</v>
+        <v>167</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D123" t="s">
+        <v>417</v>
+      </c>
+      <c r="E123" t="s">
+        <v>418</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="E123" t="s">
+      <c r="H123" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>92</v>
+        <v>172</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="D124" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E124" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="H124" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>96</v>
+        <v>176</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="D125" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E125" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="H125" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>100</v>
+        <v>179</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="D126" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E126" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="H126" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="D127" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="E127" t="s">
-        <v>446</v>
+        <v>418</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="H127" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>146</v>
+        <v>455</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E128" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="H128" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>150</v>
+        <v>460</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E129" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="H129" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>155</v>
+        <v>463</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="D130" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E130" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="H130" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>159</v>
+        <v>465</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E131" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="H131" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>163</v>
+        <v>468</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D132" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E132" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="H132" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>167</v>
+        <v>471</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="D133" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E133" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H133" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>172</v>
+        <v>474</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="D134" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E134" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H134" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>176</v>
+        <v>476</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="D135" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E135" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H135" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>179</v>
+        <v>478</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="D136" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E136" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H136" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>183</v>
+        <v>481</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="D137" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E137" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H137" t="s">
-        <v>482</v>
+        <v>462</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>16</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>16</v>
       </c>
       <c r="D138" t="s">
         <v>483</v>
       </c>
       <c r="E138" t="s">
         <v>484</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H138" t="s">
         <v>486</v>
       </c>
     </row>