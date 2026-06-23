--- v0 (2026-02-02)
+++ v1 (2026-06-23)
@@ -54,1377 +54,1377 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Experiência e Trabalho</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_verbal_no._01.2019_-_monica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_verbal_no._01.2019_-_monica.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, DISPONIBILIZE UM PROFISSIONAL PARA AUXILIAR AS FAMÍLIAS DE PRODUTORES RURAIS A SE ADEQUAREM AS NORMAS DA VIGILÂNCIA SANITÁRIA PARA COMERCIALIZAREM SEUS PRODUTOS NA FEIRA LIVRE MUNICIPAL</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Klaus</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_verbal_no._02.2019_-_gilmar.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_verbal_no._02.2019_-_gilmar.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A POSSIBILIDADE DO ALARGAMENTO DA PONTE SOBRE O RIO DAS FLORES AO FINAL DA AVENIDA JOÃO PESSOA, NAS PROXIMIDADES DA GRUTA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE ISENÇÃO DA TAXA DE IPTU PARA AS EMPRESAS INSTALADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_verbal_no._04.2019_-_monica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_verbal_no._04.2019_-_monica.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE PARA A CONTRATAÇÃO DE ESTUDANTES PARA ATUAREM COMO ESTAGIÁRIOS NA ADMINISTRAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_verbal_no._05.2019_-_monica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_verbal_no._05.2019_-_monica.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATUALIZE COM MAIS FREQUÊNCIA OS ATOS E INFORMAÇÕES NO SITE.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cleber Jonas Weschenfelder</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_verbal_no._06.2019_-_cleber.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_verbal_no._06.2019_-_cleber.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, EM PARCERIA COM AS ESCOLAS MUNICIPAIS E A ESCOLA ESTADUAL, ORGANIZASSE UMA EXPOSIÇÃO COM LETRAS DE MÚSICAS QUE FAZEM ALUSÃO AO FEMINICÍDIO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_verbal_no._07.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_verbal_no._07.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, EM PARCERIA COM A SECRETARIA DE ESPORTES, ORGANIZE UM CAMPEONATO MUNICIPAL DE POKER.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Iria Rohenkohl Taube</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_verbal_no._08.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_verbal_no._08.2019_-_iria.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, FAÇA A ADEQUAÇÃO DO ABRIGO DE PASSAGEIRO LOCALIZADO NA RUA EUGÊNIO WASCHBURGER ESQUINA COM A RUA OCTÁVIO REINOLDO DIEHL.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_verbal_no._09.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_verbal_no._09.2019_-_iria.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, IMPLANTE UM ABRIGO DE PASSAGEIRO NA RUA DIONÍSIO CARAMORI.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jair Tibolla</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_verbal_no._10.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_verbal_no._10.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA INSTALAÇÃO DE UMA ROTATÓRIA DE TACHÕES NO CRUZAMENTO DA AVENIDA JOÃO PESSOA COM A RUA OCTÁVIO REINOLDO DIEHL</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_verbal_no._11.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_verbal_no._11.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONTRATAÇÃO DE UM DIRETOR DE URBANISMO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio André de Souza</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_verbal_no._12.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_verbal_no._12.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UM PARQUINHO NAS PROXIMIDADES DA APAE.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_verbal_no._13.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_verbal_no._13.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DE URBANISMO, EFETUE A LIMPEZA DAS LIXEIRAS DE COLETA SELETIVA DE LIXO, LOCALIZADAS NO PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_verbal_no._14.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_verbal_no._14.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DISPONIBILIZE UM CARRETÃO PARA O DESCARTE DO VIDRO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_verbal_no._15.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_verbal_no._15.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE PARA A AQUISIÇÃO DE UMA MÁQUINA PARA VARRIÇÃO DE RUAS</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_verbal_no._16.2019_-_ilario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_verbal_no._16.2019_-_ilario.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DISPONIBILIZE TRANSPORTE ESCOLAR PARA OS ALUNOS MATRICULADOS NA CASA FAMILIAR RURAL.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU NOS TERRENOS QUE FAZEM DIVISA COM SANGA DA SERRARIA</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/553/indicacao_verbal_no._18.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/553/indicacao_verbal_no._18.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE PARA A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE NEOPLASIA MALIGNA (CÂNCER) OU SEUS DEPENDENTES</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE DOIS QUEBRA-MOLAS NA RUA SÃO PAULO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_verbal_no._20.2019_-_monica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_verbal_no._20.2019_-_monica.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE UM PROGRAMA DE SUBSÍDIO PARA OS SUINOCULTORES</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_verbal_no._21.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_verbal_no._21.2019_-_iria.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE CONTRATAÇÃO DE MAIS UMA EMPRESA QUE PRESTA MANUTENÇÃO DE INTERNET NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_verbal_no._22.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_verbal_no._22.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UM MURO DE CONTENÇÃO AO FINAL DA RUA BRUNO TAUBE</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_verbal_no._23.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_verbal_no._23.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA ABERTURA DO TREVO DE ACESSO SECUNDÁRIO A CIDADE, LOCALIZADO NA RUA RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Claudenir Gomes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_verbal_no._24.2019_-_claudenir.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_verbal_no._24.2019_-_claudenir.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, FAÇA A SUBSTITUIÇÃO DAS LIXEIRAS COM DEFEITO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_verbal_no._25.2019_-_gilmar.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_verbal_no._25.2019_-_gilmar.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A POSSIBILIDADE DA CONSTRUÇÃO DE UM MURO NA FRENTE DO CEMITÉRIO MUNICIPAL”.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_verbal_no._26.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_verbal_no._26.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CRIAÇÃO DE UM PROGRAMA DE SUBSÍDIO PARA OS PRODUTORES RURAIS NA AQUISIÇÃO DE CALCÁRIO”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_verbal_no._27.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_verbal_no._27.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DISPONIBILIZE TRANSPORTE ESCOLA PARA A ALUNA DA APAE VERIDIANE SCHIEFERDECKER DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_verbal_no._28.2019_-_ilario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_verbal_no._28.2019_-_ilario.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA AQUISIÇÃO DE UM DISTRIBUIDOR DE CALCÁRIO E FAÇA CESSÃO DE USO PARA OS PRODUTORES”.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_verbal_no._29.2019_-_gilmar.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_verbal_no._29.2019_-_gilmar.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO COM OS NOMES DOS BAIRROS”.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ALICE GRAF LIMBERGER</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_verbal_no._30.2019_-_alice.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_verbal_no._30.2019_-_alice.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA COLOCAÇÃO DE UMA PLACA NA IGREJA DA LINHA CARAVÁGIO, INDICANDO SER O SANTUÁRIO DA COMUNIDADE.”</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_verbal_no._31.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_verbal_no._31.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DO ALARGAMENTO DO BUEIRO DO CÓRREGO QUE DÁ ACESSO A PROPRIEDADE SENHOR GENIR PARIZOTTO”.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_verbal_no._32.2019_-_claudenir.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_verbal_no._32.2019_-_claudenir.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, INSTITUA A PROIBIÇÃO DA VENDA DE NARGUILÉ PARA MENORES E O USO EM LOCAIS PÚBLICOS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_verbal_no._33.2019_-_ilario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_verbal_no._33.2019_-_ilario.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE O PODER EXECUTIVO, ESTUDE A VIABILIDADE DE INVESTIR NA CAPACITAÇÃO DOS PROFISSIONAIS DA SAÚDE NO QUE TANGE A SAÚDE MENTAL DAS CRIANÇAS E ADOLESCENTES DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_verbal_no._34.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_verbal_no._34.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONTRATAÇÃO DE UM ENGENHEIRO CIVIL COM CARGA HORÁRIA DE 20 HORAS SEMANAIS”.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_verbal_no._35.2019_-_antonio_QEmxtcV.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_verbal_no._35.2019_-_antonio_QEmxtcV.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA ABERTURA QUE LIGA O BAIRRO SULINA À ESCOLA ELZA MANCELLOS DE MOURA”</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA MANUTENÇÃO DO GINÁSIO DE ESPORTE DO BAIRRO SULINA”.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_verbal_no._37.2019_-_alice.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_verbal_no._37.2019_-_alice.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NO BAIRRO SULINA.”</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_verbal_no._38.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_verbal_no._38.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA MANUTENÇÃO DO GINÁSIO DE ESPORTE DA COMUNIDADE LINHA BAIXO ARARA”.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_verbal_no._39.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_verbal_no._39.2019_-_iria.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA REFORMA DO PLAYGROUND DA PRAÇA MUNICIPAL BALDUÍNO SCHNEIDER.”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_verbal_no._41.2019_-_alice.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_verbal_no._41.2019_-_alice.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE DISPONIBILIZAR UM VEÍCULO EXCLUSIVO PARA OS PACIENTES QUE FAZEM HEMODIÁLISE EM SÃO MIGUEL DO OESTE.”</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Sônia Mara Machado dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_verbal_no._42.2019_-_sonia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_verbal_no._42.2019_-_sonia.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UMA PONTE NOVA NA LINHA CEMBRANI”.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_verbal_no._43.2019_-_antonio_FGxEKxz.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_verbal_no._43.2019_-_antonio_FGxEKxz.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UM LOCAL COBERTO E FECHADO PARA PACIENTES QUE AGUARDAM ATENDIMENTO NO POSTO DE SAÚDE”.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_verbal_no._44.2019_-_antonio_OC4n2WR.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_verbal_no._44.2019_-_antonio_OC4n2WR.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA ABERTURA DA ESTRADA NA LINHA ESPERANÇA NA PROPRIEDADE DO SENHOR VALDIR PIRAN QUE LIGA À BR 163”.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_verbal_no._45.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_verbal_no._45.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE FAZER PARCERIA COM OS MORADORES NA CONSTRUÇÃO DE CALÇADAS COM ACESSIBILIDADE NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_verbal_no._46.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_verbal_no._46.2019_-_iria.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA ALTERAÇÃO DO CÓDIGO DE PARCELAMENTO DE SOLO.”</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_verbal_no._47.2019_-_iria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_verbal_no._47.2019_-_iria.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE UM PROGRAMA DE INCENTIVO AOS NOVOS LOTEAMENTOS.”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_verbal_no._48.2019_-_sonia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_verbal_no._48.2019_-_sonia.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA COMPRA DE PROTETOR SOLAR PARA DISPONIBILIZAR PARA OS MUNÍCIPES QUE TENHAM PRESCRIÇÃO MÉDICA”.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_verbal_no._49.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_verbal_no._49.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA COLOCAÇÃO DE PROTEÇÃO LATERAL EM AMBOS OS LADOS DA PONTE QUE LIGA AO BAIRRO MIRASSOL”.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_verbal_no._50.2019_-_alice.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_verbal_no._50.2019_-_alice.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA REFORMA DA RUA ANTÔNIO DUARTE DA ROSA PROXIMIDADE COM A RUA MARANHÃO.”</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Clóvis Claudenir Flores</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_verbal_no._51.2019_-_clovis.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_verbal_no._51.2019_-_clovis.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA REVITALIZAÇÃO DA AVENIDA JOÃO PESSOA.”</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_verbal_no._52.2019_-_clovis.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_verbal_no._52.2019_-_clovis.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE MODELO RÓTULA NO CRUZAMENTO DA RUA JORGE LACERDA COM A RUA PARANÁ”.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_verbal_no._53.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_verbal_no._53.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_verbal_no._54.2019_-_clovis.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_verbal_no._54.2019_-_clovis.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL, ESTUDE A VIABILIDADE DA RECUPERAÇÃO DA ESTRADA QUE LIGA A LINHA PESSEGUEIRO À LINHA TAQUARUSSÚ”.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_verbal_no._55.2019_-_alice.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_verbal_no._55.2019_-_alice.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA MANUTENÇÃO DA ESTRADA GERAL QUE LIGA A LINHA CARAVÁGIO E POSSATO.”</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_verbal_no._56.2019_-_cleber.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_verbal_no._56.2019_-_cleber.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE BATIZAR O GINÁSIO MUNICIPAL DE ESPORTES COM O NOME JÚLIO WAGNER”.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_verbal_no._57.2019_-_sonia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_verbal_no._57.2019_-_sonia.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA REALIZAÇÃO DE MELHORIAS NO POSTO DE SAÚDE DA LINHA BAIXO ARARA”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_verbal_no._58.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_verbal_no._58.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DE FAZER UM QUEBRA MOLA AO FINAL DA AVENIDA JOÃO PESSOA EM FRENTE À RESIDÊNCIA DO SENHOR PROTÁSIO KREWER”.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_verbal_no._59.2019_-_antonio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_verbal_no._59.2019_-_antonio.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA REFORMA DA PONTE NA LINHA BELA VISTA”.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_verbal_no._60.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_verbal_no._60.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA CONTRATAÇÃO DE UMA EMPRESA PARA REALIZAÇÃO DO CONTROLE DE BARATAS EM BOCAS DE LOBO NO CENTRO DA CIDADE”</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_verbal_no._61.2019_-_monica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_verbal_no._61.2019_-_monica.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA INSTALAÇÃO DE ÁGUA E ENERGIA NA SALA EMBAIXO DO PALCO DA PRAÇA MUNICIPAL”.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_verbal_no._62.2019_-_jair_tibolla.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_verbal_no._62.2019_-_jair_tibolla.docx</t>
   </si>
   <si>
     <t>“SOLICITA QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESTUDE A VIABILIDADE DA DESTINAÇÃO DOS BRINQUEDOS RETIRADOS DA PRAÇA MUNICIPAL, PARA REALOCAÇÃO NA COMUNIDADE LINHA BAIXO ARARA”</t>
   </si>
   <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>MOÇÃO LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_no_01.2019.docx</t>
+  </si>
+  <si>
+    <t>Moção de Apelo à Revogação da Circular Nº 5 de 05 de fevereiro de 2019.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>Poder Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_no_02.2019.docx</t>
+  </si>
+  <si>
+    <t>Pela revogação e da EC/95 que congela os recursos da Saúde Educação por 20 anos e Desativação/e não votação da PEC da DRU, que busca desvincular os recursos da Saúde.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>APELAMOS que a proposta de reestruturação da CELESC que prevê a macro regionalização da companhia seja revista para fins de manter a agência da CELESC de São Miguel do Oeste em funcionamento e sem subordinação a agência de Chapecó.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/707/mocao_no_04.2019_-_governador.docx</t>
+  </si>
+  <si>
+    <t>APRESENTAR TOTAL APOIO À INICIATIVA DO DEPUTADO ESTADUAL ALTAIR SILVA – PP, NA QUAL APRESENTOU NA ASSEMBLÉIA LEGISLATIVA O PROJETO DE LEI 0113.9/2019 NO QUAL, INSTITUI O FUNDO DE MANUTENÇÃO E CONSERVAÇÃO DAS RODOVIAS ESTADUAIS.</t>
+  </si>
+  <si>
     <t>563</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Ilário Baumgardt</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/564/decreto_n.02.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/564/decreto_n.02.2019.docx</t>
   </si>
   <si>
     <t>DECRETA TURNO ÚNICO AO EXPEDIENTE ADMINISTRATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/672/decreto_legislativo_n._03.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/672/decreto_legislativo_n._03.2019.docx</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/673/decreto_legislativo_n._04.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/673/decreto_legislativo_n._04.2019.docx</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO CLAUDIO JUNIOR WESCHENFELDER, DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/674/decreto_legislativo_n._05.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/674/decreto_legislativo_n._05.2019.docx</t>
   </si>
   <si>
     <t>CONCEDE PREMIAÇÃO "ALUNO NOTA DEZ", PARA OS ESTUDANTES DO ENSINO FUNDAMENTAL E MÉDIO DAS REDES DE ENSINO DO MUNICÍPIO DE GUARUJÁ DO SUL.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/675/decreto_legislativo_n._06.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/675/decreto_legislativo_n._06.2019.docx</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO E RECESSO ADMINISTRATIVO NO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>560</t>
-[...40 lines deleted...]
-  <si>
     <t>526</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/526/red._final_ao_proj._de_lei_n._01.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/526/red._final_ao_proj._de_lei_n._01.2019.docx</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 1º E DO INCISO I, § 1º DO ARTIGO 3º DA LEI N, 2.481, DE 24 DE MAIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/527/red._final_ao_proj._de_lei_n._02.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/527/red._final_ao_proj._de_lei_n._02.2019.docx</t>
   </si>
   <si>
     <t>“CRIA META NO PPA 2018/2021, CRIA META NA LDO/2019 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO FUNDO MUNICIPAL DE SAÚDE  DE GUARUJÁ DO SUL NO EXERCÍCIO DE  2019”</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>Claudio Junior Weschenfelder</t>
   </si>
   <si>
     <t>Autoriza  a transferência de Recursos Financeiros á Associação Beneficente Hospitalar Guarujá.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/529/redacao_final_ao_proj_de_lei_n._04.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/529/redacao_final_ao_proj_de_lei_n._04.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA  A  ALTERAÇÃO  DA   LEI ORÇAMENTÁRIA ANUAL ATRAVÉS  DA   ABERTURA  DE   UM  CRÉDITO   ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/530/redacao_final_ao_proj_de_lei_n._05.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/530/redacao_final_ao_proj_de_lei_n._05.2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e autoriza a alienação de bem imóvel que identifica e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/531/redacao_final_ao_proj_de_lei_n._06.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/531/redacao_final_ao_proj_de_lei_n._06.2019.docx</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/532/redacao_final_ao_proj_de_lei_n._07.2019.doc</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/532/redacao_final_ao_proj_de_lei_n._07.2019.doc</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/534/redacao_final_ao_proj_de_lei_n._09.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/534/redacao_final_ao_proj_de_lei_n._09.2019.docx</t>
   </si>
   <si>
     <t>Autoriza o município efetuar despesas com transporte.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/535/redacao_final_ao_proj_de_lei_n._10.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/535/redacao_final_ao_proj_de_lei_n._10.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DE COTA PARTE DE PRECATÓRIO TRABALHISTA DO CONSAD, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/566/redacao_final_ao_proj_de_lei_n._11.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/566/redacao_final_ao_proj_de_lei_n._11.2019.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/567/redacao_final_ao_proj_de_lei_n._12.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/567/redacao_final_ao_proj_de_lei_n._12.2019.docx</t>
   </si>
   <si>
     <t>ALTERA ALÍNEA “C”, DO INCISO II, E ALÍNEAS “B” E “C”, DO INCISO III, DO ARTIGO 3º, DO CAPÍTULO I DA LEI Nº 1.521/2001 QUE “CRIA O CONSELHO MUNICIPAL DE PRESERVAÇÃO DO MEIO AMBIENTE”, ALTERADA PELA LEI Nº 1.741/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/568/redacao_final_ao_proj_de_lei_n._13.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/568/redacao_final_ao_proj_de_lei_n._13.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/569/redacao_final_ao_proj_de_lei_n._14.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/569/redacao_final_ao_proj_de_lei_n._14.2019.docx</t>
   </si>
   <si>
     <t>INSTITUI PLANTA MEDICINAL SÍMBOLO DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/570/redacao_final_ao_proj_de_lei_n._15.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/570/redacao_final_ao_proj_de_lei_n._15.2019.docx</t>
   </si>
   <si>
     <t>INSTITUI E FIXA A GRATIFICAÇÃO DE SOBREAVISO, AOS CONDUTORES DE VEÍCULOS, A SERVIÇO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/571/redacao_final_ao_proj_de_lei_n._17.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/571/redacao_final_ao_proj_de_lei_n._17.2019.docx</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/572/redacao_final_ao_proj_de_lei_n._18.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/572/redacao_final_ao_proj_de_lei_n._18.2019.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REALIZAÇÃO DA EXPOGUARUJÁ, AUTORIZA EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/573/redacao_final_ao_proj_de_lei_n._19.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/573/redacao_final_ao_proj_de_lei_n._19.2019.docx</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/574/redacao_final_ao_proj_de_lei_n._20.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/574/redacao_final_ao_proj_de_lei_n._20.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL A ADERIR AO PROGRAMA “GESTÃO AMBIENTAL” CRIADO PELO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO O RESPECTIVO CONTRATO DE PROGRAMA E CONTRATO DE RATEIO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/575/redacao_final_ao_proj_de_lei_n._21.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/575/redacao_final_ao_proj_de_lei_n._21.2019.docx</t>
   </si>
   <si>
     <t>CRIA META NO PPA 2018/2021, CRIA META NA LDO 2019 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE GUARUJÁ DO SUL NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/576/redacao_final_ao_proj_de_lei_n._22.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/576/redacao_final_ao_proj_de_lei_n._22.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM MÓVEL COM A SECRETARIA DE ESTADO DA EDUCAÇÃO – SED, EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/577/redacao_final_ao_proj_de_lei_n._23.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/577/redacao_final_ao_proj_de_lei_n._23.2019.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTIMATIVA DOS VALORES FISCAIS DO PLANO PLURIANUAL DO GOVERNO DO MUNICIPIO DE GUARUJÁ DO SUL, PARA O PERÍODO DE 2020”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/578/redacao_final_ao_proj_de_lei_n._24.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/578/redacao_final_ao_proj_de_lei_n._24.2019.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE GUARUJÁ DO SUL, AS PRIORIDADES E METAS DA ADMINISTRAÇÃO, SEUS RECURSOS FINANCEIROS E AS BASES PARA PREPARAÇÃO DO ORÇAMENTO-PROGRAMA PARA O EXERCÍCIO DE 2020.”</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/579/redacao_final_ao_proj_de_lei_n._25.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/579/redacao_final_ao_proj_de_lei_n._25.2019.docx</t>
   </si>
   <si>
     <t>CRIA META NO PPA 2018/2021, CRIA META NA LDO 2019 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO FUNDO MUNICIPAL DE SAÚDE DE GUARUJÁ DO SUL NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/580/redacao_final_ao_proj_de_lei_n._26.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/580/redacao_final_ao_proj_de_lei_n._26.2019.docx</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/581/redacao_final_ao_proj_de_lei_n._27.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/581/redacao_final_ao_proj_de_lei_n._27.2019.docx</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/582/redacao_final_ao_proj_de_lei_n._28.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/582/redacao_final_ao_proj_de_lei_n._28.2019.docx</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/583/redacao_final_ao_proj_de_lei_n._29.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/583/redacao_final_ao_proj_de_lei_n._29.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/584/redacao_final_ao_proj_de_lei_n._30.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/584/redacao_final_ao_proj_de_lei_n._30.2019.docx</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/585/redacao_final_ao_proj_de_lei_n._31.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/585/redacao_final_ao_proj_de_lei_n._31.2019.docx</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/586/redacao_final_ao_proj_de_lei_n._32.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/586/redacao_final_ao_proj_de_lei_n._32.2019.docx</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/587/redacao_final_ao_proj_de_lei_n._33.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/587/redacao_final_ao_proj_de_lei_n._33.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR ADEQUAÇÕES NAS RECEITAS E DESPESAS CONSTANTES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LEI Nº 2.637/2019 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/588/redacao_final_ao_proj_de_lei_n._34.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/588/redacao_final_ao_proj_de_lei_n._34.2019.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/589/redacao_final_ao_proj_de_lei_n._35.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/589/redacao_final_ao_proj_de_lei_n._35.2019.docx</t>
   </si>
   <si>
     <t>CONSOLIDA A LEGISLAÇÃO QUE DEFINE O PERÍMETRO URBANO DO MUNICÍPIO DE GUARUJÁ DO SUL – SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/590/redacao_final_ao_proj_de_lei_n._36.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/590/redacao_final_ao_proj_de_lei_n._36.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM MÓVEL COM A SECRETARIA DE ESTADO DA EDUCAÇÃO – SED, EFETUAR DESPESAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/591/redacao_final_ao_proj_de_lei_n._37.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/591/redacao_final_ao_proj_de_lei_n._37.2019.docx</t>
   </si>
   <si>
     <t>REDEFINE OS DIAS CONSIDERADOS FERIADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/592/redacao_final_ao_proj_de_lei_n._38.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/592/redacao_final_ao_proj_de_lei_n._38.2019.docx</t>
   </si>
   <si>
     <t>ALTERA § 3º, DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.570 DE 18 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/593/redacao_final_ao_proj_de_lei_n._39.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/593/redacao_final_ao_proj_de_lei_n._39.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE VEÍCULOS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE PARA OS FINS QUE SE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/594/redacao_final_ao_proj_de_lei_n._40.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/594/redacao_final_ao_proj_de_lei_n._40.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE PAVIMENTAÇÃO DE PASSEIOS PÚBLICOS, MEDIANTE PARCERIA COM OS PROPRIETÁRIOS LINDEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/595/redacao_final_ao_proj_de_lei_n._41.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/595/redacao_final_ao_proj_de_lei_n._41.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER POR DOAÇÃO DO ESTADO DE SANTA CATARINA, BEM IMÓVEIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/596/redacao_final_ao_proj_de_lei_n._42.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/596/redacao_final_ao_proj_de_lei_n._42.2019.docx</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/597/redacao_final_ao_proj_de_lei_n._43.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/597/redacao_final_ao_proj_de_lei_n._43.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL/2020 ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/598/redacao_final_ao_proj_de_lei_n._44.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/598/redacao_final_ao_proj_de_lei_n._44.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/599/redacao_final_ao_proj_de_lei_n._45.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/599/redacao_final_ao_proj_de_lei_n._45.2019.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL 2020 ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/600/redacao_final_ao_proj_de_lei_n._46.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/600/redacao_final_ao_proj_de_lei_n._46.2019.docx</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/601/redacao_final_ao_proj_de_lei_n._47.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/601/redacao_final_ao_proj_de_lei_n._47.2019.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/602/redacao_final_ao_proj_de_lei_n._48.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/602/redacao_final_ao_proj_de_lei_n._48.2019.docx</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS 5º, 6º E 7º DA LEI MUNICIPAL Nº 2.577 DE 13 DE ABRIL DE 2018, E DÁ OUTRAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/603/redacao_final_ao_proj_de_lei_n._49.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/603/redacao_final_ao_proj_de_lei_n._49.2019.docx</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NO VENCIMENTO DOS CARGOS EFETIVOS, COMISSIONADOS, E DOS SUBSÍDIOS DOS CARGOS ELETIVOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/616/redacao_final_ao_proj_de_lei_complementar_n._55.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/616/redacao_final_ao_proj_de_lei_complementar_n._55.2019.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 1.807, DE 24 DE ABRIL DE 2006 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/617/redacao_final_ao_proj_de_lei_complementar_n._56.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/617/redacao_final_ao_proj_de_lei_complementar_n._56.2019.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 2002/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/533/redacao_final_ao_proj_de_lei_complementar_n._57.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/533/redacao_final_ao_proj_de_lei_complementar_n._57.2019.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 1.807, de 24 de abril de 2006, Revoga Lei Complementar 007/2011  e dá outras providências</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/618/redacao_final_ao_proj_de_lei_complementar_n._58.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/618/redacao_final_ao_proj_de_lei_complementar_n._58.2019.docx</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO DE MELHORIA PARA FAZER FACE AO CUSTO DE OBRAS PÚBLICAS QUE IDENTIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/619/redacao_final_ao_proj_de_lei_complementar_n._59.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/619/redacao_final_ao_proj_de_lei_complementar_n._59.2019.docx</t>
   </si>
   <si>
     <t>ALTERA CAPUT DO ARTIGO 4º E OS PARÁGRAFOS 1º, 2º, 3º E 5º DO ARTIGO 4º, DA LEI COMPLEMENTAR N. 34/2017 QUE “DISPÕE SOBRE A APLICAÇÃO DAS NORMAS DE ACESSIBILIDADE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO DE PESSOAL, INSTITUI PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE VEREADORES DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA”.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/613/redacao_final_ao_proj_de_lei_complementar_n._61.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/613/redacao_final_ao_proj_de_lei_complementar_n._61.2019.docx</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DE PROTEÇÃO, CONTROLE, FISCALIZAÇÃO, MELHORIA DA QUALIDADE E LICENCIAMENTO AMBIENTAL, CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/614/redacao_final_ao_proj_de_lei_complementar_n._62.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/614/redacao_final_ao_proj_de_lei_complementar_n._62.2019.docx</t>
   </si>
   <si>
     <t>REGULAMENTA E DEFINE PARÂMETROS PARA O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE E PERICULOSIDADE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_resolucao_no_02.2019.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_resolucao_no_02.2019.docx</t>
   </si>
   <si>
     <t>“REGULAMENTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE GUARUJÁ DO SUL, SC, A APLICAÇÃO DA LEI FEDERAL Nº 13.460, DE 26 DE JUNHO DE 2017, DEFINE A ORGANIZAÇÃO E O FUNCIONAMENTO DA OUVIDORIA LEGISLATIVA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1731,68 +1731,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_verbal_no._01.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_verbal_no._02.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_verbal_no._04.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_verbal_no._05.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_verbal_no._06.2019_-_cleber.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_verbal_no._07.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_verbal_no._08.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_verbal_no._09.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_verbal_no._10.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_verbal_no._11.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_verbal_no._12.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_verbal_no._13.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_verbal_no._14.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_verbal_no._15.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_verbal_no._16.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/553/indicacao_verbal_no._18.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_verbal_no._20.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_verbal_no._21.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_verbal_no._22.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_verbal_no._23.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_verbal_no._24.2019_-_claudenir.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_verbal_no._25.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_verbal_no._26.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_verbal_no._27.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_verbal_no._28.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_verbal_no._29.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_verbal_no._30.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_verbal_no._31.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_verbal_no._32.2019_-_claudenir.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_verbal_no._33.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_verbal_no._34.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_verbal_no._35.2019_-_antonio_QEmxtcV.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_verbal_no._37.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_verbal_no._38.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_verbal_no._39.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_verbal_no._41.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_verbal_no._42.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_verbal_no._43.2019_-_antonio_FGxEKxz.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_verbal_no._44.2019_-_antonio_OC4n2WR.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_verbal_no._45.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_verbal_no._46.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_verbal_no._47.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_verbal_no._48.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_verbal_no._49.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_verbal_no._50.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_verbal_no._51.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_verbal_no._52.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_verbal_no._53.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_verbal_no._54.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_verbal_no._55.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_verbal_no._56.2019_-_cleber.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_verbal_no._57.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_verbal_no._58.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_verbal_no._59.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_verbal_no._60.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_verbal_no._61.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_verbal_no._62.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/564/decreto_n.02.2019.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/672/decreto_legislativo_n._03.2019.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/673/decreto_legislativo_n._04.2019.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/674/decreto_legislativo_n._05.2019.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/675/decreto_legislativo_n._06.2019.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_no_01.2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_no_02.2019.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/707/mocao_no_04.2019_-_governador.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/526/red._final_ao_proj._de_lei_n._01.2019.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/527/red._final_ao_proj._de_lei_n._02.2019.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/529/redacao_final_ao_proj_de_lei_n._04.2019.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/530/redacao_final_ao_proj_de_lei_n._05.2019.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/531/redacao_final_ao_proj_de_lei_n._06.2019.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/532/redacao_final_ao_proj_de_lei_n._07.2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/534/redacao_final_ao_proj_de_lei_n._09.2019.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/535/redacao_final_ao_proj_de_lei_n._10.2019.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/566/redacao_final_ao_proj_de_lei_n._11.2019.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/567/redacao_final_ao_proj_de_lei_n._12.2019.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/568/redacao_final_ao_proj_de_lei_n._13.2019.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/569/redacao_final_ao_proj_de_lei_n._14.2019.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/570/redacao_final_ao_proj_de_lei_n._15.2019.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/571/redacao_final_ao_proj_de_lei_n._17.2019.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/572/redacao_final_ao_proj_de_lei_n._18.2019.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/573/redacao_final_ao_proj_de_lei_n._19.2019.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/574/redacao_final_ao_proj_de_lei_n._20.2019.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/575/redacao_final_ao_proj_de_lei_n._21.2019.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/576/redacao_final_ao_proj_de_lei_n._22.2019.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/577/redacao_final_ao_proj_de_lei_n._23.2019.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/578/redacao_final_ao_proj_de_lei_n._24.2019.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/579/redacao_final_ao_proj_de_lei_n._25.2019.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/580/redacao_final_ao_proj_de_lei_n._26.2019.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/581/redacao_final_ao_proj_de_lei_n._27.2019.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/582/redacao_final_ao_proj_de_lei_n._28.2019.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/583/redacao_final_ao_proj_de_lei_n._29.2019.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/584/redacao_final_ao_proj_de_lei_n._30.2019.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/585/redacao_final_ao_proj_de_lei_n._31.2019.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/586/redacao_final_ao_proj_de_lei_n._32.2019.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/587/redacao_final_ao_proj_de_lei_n._33.2019.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/588/redacao_final_ao_proj_de_lei_n._34.2019.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/589/redacao_final_ao_proj_de_lei_n._35.2019.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/590/redacao_final_ao_proj_de_lei_n._36.2019.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/591/redacao_final_ao_proj_de_lei_n._37.2019.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/592/redacao_final_ao_proj_de_lei_n._38.2019.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/593/redacao_final_ao_proj_de_lei_n._39.2019.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/594/redacao_final_ao_proj_de_lei_n._40.2019.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/595/redacao_final_ao_proj_de_lei_n._41.2019.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/596/redacao_final_ao_proj_de_lei_n._42.2019.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/597/redacao_final_ao_proj_de_lei_n._43.2019.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/598/redacao_final_ao_proj_de_lei_n._44.2019.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/599/redacao_final_ao_proj_de_lei_n._45.2019.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/600/redacao_final_ao_proj_de_lei_n._46.2019.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/601/redacao_final_ao_proj_de_lei_n._47.2019.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/602/redacao_final_ao_proj_de_lei_n._48.2019.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/603/redacao_final_ao_proj_de_lei_n._49.2019.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/616/redacao_final_ao_proj_de_lei_complementar_n._55.2019.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/617/redacao_final_ao_proj_de_lei_complementar_n._56.2019.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/533/redacao_final_ao_proj_de_lei_complementar_n._57.2019.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/618/redacao_final_ao_proj_de_lei_complementar_n._58.2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/619/redacao_final_ao_proj_de_lei_complementar_n._59.2019.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/613/redacao_final_ao_proj_de_lei_complementar_n._61.2019.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/614/redacao_final_ao_proj_de_lei_complementar_n._62.2019.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_resolucao_no_02.2019.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_verbal_no._01.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_verbal_no._02.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/539/indicacao_verbal_no._04.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/540/indicacao_verbal_no._05.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/541/indicacao_verbal_no._06.2019_-_cleber.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/542/indicacao_verbal_no._07.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/543/indicacao_verbal_no._08.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/544/indicacao_verbal_no._09.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/545/indicacao_verbal_no._10.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/546/indicacao_verbal_no._11.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/547/indicacao_verbal_no._12.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/548/indicacao_verbal_no._13.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/549/indicacao_verbal_no._14.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/550/indicacao_verbal_no._15.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/551/indicacao_verbal_no._16.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/553/indicacao_verbal_no._18.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/555/indicacao_verbal_no._20.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_verbal_no._21.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/557/indicacao_verbal_no._22.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/558/indicacao_verbal_no._23.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/559/indicacao_verbal_no._24.2019_-_claudenir.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_verbal_no._25.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_verbal_no._26.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_verbal_no._27.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_verbal_no._28.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/630/indicacao_verbal_no._29.2019_-_gilmar.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/631/indicacao_verbal_no._30.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/632/indicacao_verbal_no._31.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_verbal_no._32.2019_-_claudenir.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_verbal_no._33.2019_-_ilario.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_verbal_no._34.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/636/indicacao_verbal_no._35.2019_-_antonio_QEmxtcV.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/638/indicacao_verbal_no._37.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_verbal_no._38.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_verbal_no._39.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_verbal_no._41.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_verbal_no._42.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_verbal_no._43.2019_-_antonio_FGxEKxz.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_verbal_no._44.2019_-_antonio_OC4n2WR.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_verbal_no._45.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_verbal_no._46.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_verbal_no._47.2019_-_iria.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_verbal_no._48.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_verbal_no._49.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_verbal_no._50.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_verbal_no._51.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_verbal_no._52.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_verbal_no._53.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_verbal_no._54.2019_-_clovis.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_verbal_no._55.2019_-_alice.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_verbal_no._56.2019_-_cleber.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_verbal_no._57.2019_-_sonia.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_verbal_no._58.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_verbal_no._59.2019_-_antonio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_verbal_no._60.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_verbal_no._61.2019_-_monica.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_verbal_no._62.2019_-_jair_tibolla.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_no_01.2019.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_no_02.2019.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/707/mocao_no_04.2019_-_governador.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/564/decreto_n.02.2019.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/672/decreto_legislativo_n._03.2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/673/decreto_legislativo_n._04.2019.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/674/decreto_legislativo_n._05.2019.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/675/decreto_legislativo_n._06.2019.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/526/red._final_ao_proj._de_lei_n._01.2019.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/527/red._final_ao_proj._de_lei_n._02.2019.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/529/redacao_final_ao_proj_de_lei_n._04.2019.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/530/redacao_final_ao_proj_de_lei_n._05.2019.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/531/redacao_final_ao_proj_de_lei_n._06.2019.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/532/redacao_final_ao_proj_de_lei_n._07.2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/534/redacao_final_ao_proj_de_lei_n._09.2019.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/535/redacao_final_ao_proj_de_lei_n._10.2019.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/566/redacao_final_ao_proj_de_lei_n._11.2019.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/567/redacao_final_ao_proj_de_lei_n._12.2019.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/568/redacao_final_ao_proj_de_lei_n._13.2019.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/569/redacao_final_ao_proj_de_lei_n._14.2019.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/570/redacao_final_ao_proj_de_lei_n._15.2019.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/571/redacao_final_ao_proj_de_lei_n._17.2019.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/572/redacao_final_ao_proj_de_lei_n._18.2019.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/573/redacao_final_ao_proj_de_lei_n._19.2019.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/574/redacao_final_ao_proj_de_lei_n._20.2019.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/575/redacao_final_ao_proj_de_lei_n._21.2019.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/576/redacao_final_ao_proj_de_lei_n._22.2019.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/577/redacao_final_ao_proj_de_lei_n._23.2019.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/578/redacao_final_ao_proj_de_lei_n._24.2019.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/579/redacao_final_ao_proj_de_lei_n._25.2019.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/580/redacao_final_ao_proj_de_lei_n._26.2019.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/581/redacao_final_ao_proj_de_lei_n._27.2019.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/582/redacao_final_ao_proj_de_lei_n._28.2019.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/583/redacao_final_ao_proj_de_lei_n._29.2019.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/584/redacao_final_ao_proj_de_lei_n._30.2019.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/585/redacao_final_ao_proj_de_lei_n._31.2019.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/586/redacao_final_ao_proj_de_lei_n._32.2019.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/587/redacao_final_ao_proj_de_lei_n._33.2019.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/588/redacao_final_ao_proj_de_lei_n._34.2019.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/589/redacao_final_ao_proj_de_lei_n._35.2019.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/590/redacao_final_ao_proj_de_lei_n._36.2019.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/591/redacao_final_ao_proj_de_lei_n._37.2019.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/592/redacao_final_ao_proj_de_lei_n._38.2019.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/593/redacao_final_ao_proj_de_lei_n._39.2019.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/594/redacao_final_ao_proj_de_lei_n._40.2019.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/595/redacao_final_ao_proj_de_lei_n._41.2019.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/596/redacao_final_ao_proj_de_lei_n._42.2019.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/597/redacao_final_ao_proj_de_lei_n._43.2019.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/598/redacao_final_ao_proj_de_lei_n._44.2019.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2020/599/redacao_final_ao_proj_de_lei_n._45.2019.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/600/redacao_final_ao_proj_de_lei_n._46.2019.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/601/redacao_final_ao_proj_de_lei_n._47.2019.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/602/redacao_final_ao_proj_de_lei_n._48.2019.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/603/redacao_final_ao_proj_de_lei_n._49.2019.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/616/redacao_final_ao_proj_de_lei_complementar_n._55.2019.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/617/redacao_final_ao_proj_de_lei_complementar_n._56.2019.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/533/redacao_final_ao_proj_de_lei_complementar_n._57.2019.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/618/redacao_final_ao_proj_de_lei_complementar_n._58.2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/619/redacao_final_ao_proj_de_lei_complementar_n._59.2019.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/613/redacao_final_ao_proj_de_lei_complementar_n._61.2019.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/614/redacao_final_ao_proj_de_lei_complementar_n._62.2019.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_resolucao_no_02.2019.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3378,273 +3378,273 @@
       </c>
       <c r="G62" s="1" t="s">
         <v>259</v>
       </c>
       <c r="H62" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>261</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>262</v>
       </c>
       <c r="E63" t="s">
         <v>263</v>
       </c>
       <c r="F63" t="s">
+        <v>35</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H63" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>266</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>17</v>
       </c>
       <c r="D64" t="s">
         <v>262</v>
       </c>
       <c r="E64" t="s">
         <v>263</v>
       </c>
       <c r="F64" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>22</v>
       </c>
       <c r="D65" t="s">
         <v>262</v>
       </c>
       <c r="E65" t="s">
         <v>263</v>
       </c>
+      <c r="F65" t="s">
+        <v>35</v>
+      </c>
       <c r="G65" s="1" t="s">
-        <v>270</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>26</v>
       </c>
       <c r="D66" t="s">
         <v>262</v>
       </c>
       <c r="E66" t="s">
         <v>263</v>
       </c>
+      <c r="F66" t="s">
+        <v>267</v>
+      </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E67" t="s">
-        <v>263</v>
+        <v>277</v>
+      </c>
+      <c r="F67" t="s">
+        <v>278</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>23</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>280</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>276</v>
+      </c>
+      <c r="E68" t="s">
         <v>277</v>
       </c>
-      <c r="B68" t="s">
-[...9 lines deleted...]
-        <v>263</v>
+      <c r="F68" t="s">
+        <v>278</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E69" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>277</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H69" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>285</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D70" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E70" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="F70" t="s">
+        <v>277</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>288</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>30</v>
+      </c>
+      <c r="D71" t="s">
+        <v>276</v>
+      </c>
+      <c r="E71" t="s">
+        <v>277</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>289</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H71" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>291</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D72" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="E72" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H72" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>295</v>
       </c>
       <c r="E73" t="s">
         <v>296</v>
       </c>
       <c r="F73" t="s">