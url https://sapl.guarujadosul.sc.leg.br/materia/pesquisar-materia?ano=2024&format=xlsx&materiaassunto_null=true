--- v0 (2026-02-02)
+++ v1 (2026-06-24)
@@ -54,1239 +54,1239 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Márcia Andréia Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_legislativa_no_01.2024_-_marcia_a._fernandes._pulseiras_de_identificacao_de_doencas_ocultas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_legislativa_no_01.2024_-_marcia_a._fernandes._pulseiras_de_identificacao_de_doencas_ocultas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO FAÇA A AQUISIÇÃO E DISTRIBUIÇÃO DE CORDÕES DE IDENTIFICAÇÃO PARA AS PESSOAS COM DEFICIÊNCIAS OCULTAS”.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Chibi</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_legislativa_no_02.2024_-_rodrigo_a._lunkes._informacoes_da_secretaria_de_obras.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_legislativa_no_02.2024_-_rodrigo_a._lunkes._informacoes_da_secretaria_de_obras.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DA SECRETARIA DE OBRAS SOBRE AS MANUTENÇÕES DAS ESTRADAS”.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_legislativa_no_03.2024_-_rodrigo_a._lunkes._colocacao_de_asfalto_em_estrada_do_interior.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_legislativa_no_03.2024_-_rodrigo_a._lunkes._colocacao_de_asfalto_em_estrada_do_interior.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE ESTUDO DO CUSTO PARA A COLOCAÇÃO DE ASFALTO EM ESTRADA DO INTERIOR, ALÉM DE ESTUDO SOBRE O APORTE FINANCEIRO PARA A OBRA.”.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Volnei Luis Gossler</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_legislativa_no_04.2024_-_volnei_l._gossler._construcao_de_praca.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_legislativa_no_04.2024_-_volnei_l._gossler._construcao_de_praca.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ESTUDE A VIABILIDADE DA CONSTRUÇÃO DE UMA PRAÇA DE LAZER JUNTO AO LOTEAMENTO MIRASSOL”.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mário Pagno</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_legislativa_no_05.2024_-_mario_pagno._manutencao_da_internet_nas_linhas_baixo_arara_e_alto_arara.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_legislativa_no_05.2024_-_mario_pagno._manutencao_da_internet_nas_linhas_baixo_arara_e_alto_arara.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO REALIZE A MANUTENÇÃO DA INTERNET NAS LINHAS ALTO ARARA E BAIXO ARARA”.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_legislativa_no_06.2024_-_mario_pagno._construcao_de_ponto_de_onibus.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_legislativa_no_06.2024_-_mario_pagno._construcao_de_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA CONSTRUÍDO UM PONTO DE ÔNIBUS COBERTO PRÓXIMO À PROPRIEDADE DE ADILSON LEMOS”.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sônia Lúcia Kuhn Rosenbach</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_legislativa_no_07.2024_-_sonia_l._k._rosenbach._manutencao_das_estradas_que_dao_acesso_a_linha_maidana.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_legislativa_no_07.2024_-_sonia_l._k._rosenbach._manutencao_das_estradas_que_dao_acesso_a_linha_maidana.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA REALIZADA MANUTENÇÃO NAS ESTRADAS QUE DÃO ACESSO À LINHA MAIDANA”.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_legislativa_no_08.2024_-_rodrigo_a._lunkes._transporte_ao_colegio_agricola.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_legislativa_no_08.2024_-_rodrigo_a._lunkes._transporte_ao_colegio_agricola.docx</t>
   </si>
   <si>
     <t>"SOLICITA EXPLICAÇÕES DA ADMINISTRAÇÃO SOBRE O CORTE DO TRANSPORTE DOS ALUNOS QUE VÃO ATÉ O COLÉGIO AGRÍCOLA EM SÃO MIGUEL DO OESTE/SC”.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_legislativa_no_09.2024_-_rodrigo_a._lunkes._refis.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_legislativa_no_09.2024_-_rodrigo_a._lunkes._refis.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO EXPLIQUE COMO FOI FEITO O PROCEDIMENTO REFERENTE AO REFIS, COMO FOI FEITA A COMUNICAÇÃO ÀS PESSOAS, E QUE ESTUDE A POSSIBILIDADE DE FAZER UMA NOVA PRORROGAÇÃO DO REFIS PARA ESTE ANO”.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Pibi</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_legislativa_no_10.2024_-_luiz_c._seibel._incentivo_aos_produtores_de_graos_e_gado_de_corte.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_legislativa_no_10.2024_-_luiz_c._seibel._incentivo_aos_produtores_de_graos_e_gado_de_corte.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE DAR UM INCENTIVO AOS AGRICULTORES QUE PRODUZEM GRÃOS E GADO DE CORTE”.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_legislativa_no_11.2024_-_luiz_c._seibel._manutencao_das_estradas_do_interior.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_legislativa_no_11.2024_-_luiz_c._seibel._manutencao_das_estradas_do_interior.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A SECRETARIA DE OBRAS PROVIDENCIE A MANUTENÇÃO DAS ESTRADAS DO INTERIOR”.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_legislativa_no_12.2024_-_volnei_l._gossler._manutencao_da_estrada_que_da_acesso_ao_colegio_elza_m._de_moura.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_legislativa_no_12.2024_-_volnei_l._gossler._manutencao_da_estrada_que_da_acesso_ao_colegio_elza_m._de_moura.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A SECRETARIA DE OBRAS PROVIDENCIE A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO COLÉGIO ELZA MANCELOS DE MOURA”.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_legislativa_no_13.2024_-_volnei_l._gossler._construcao_de_garagem_para_os_veiculos_da_saude.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_legislativa_no_13.2024_-_volnei_l._gossler._construcao_de_garagem_para_os_veiculos_da_saude.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ESTUDE A VIABILIDADE DE CONSTRUIR UMA GARAGEM PARA OS VEÍCULOS DA SECRETARIA DE SAÚDE”.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Jair Tibolla</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/indicacao_legislativa_no_14.2024_-_jair_tibolla._plantio_de_arvores_no_municipio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/indicacao_legislativa_no_14.2024_-_jair_tibolla._plantio_de_arvores_no_municipio.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DA ADMINISTRAÇÃO SOBRE O PLANTIO DE ÁRVORES EM GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_legislativa_no_15.2024_-_jair_tibolla._fiscalizacao_na_construcao_de_meios-fios.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_legislativa_no_15.2024_-_jair_tibolla._fiscalizacao_na_construcao_de_meios-fios.docx</t>
   </si>
   <si>
     <t>"SOLICITA À ADMINISTRAÇÃO QUE SEJA FISCALIZADO COM MAIS RIGOR A CONSTRUÇÃO DOS MEIOS-FIOS NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_legislativa_no_16.2024_-_rodrigo_a._lunkes._calcamento_da_extensao_da_avenida_joao_pessoa.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_legislativa_no_16.2024_-_rodrigo_a._lunkes._calcamento_da_extensao_da_avenida_joao_pessoa.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA REALIZADA MANUTENÇÃO DO CALÇAMENTO DA EXTENSÃO DA AVENIDA JOÃO PESSOA, QUE SEGUE AO LOTEAMENTO ESPERANÇA”.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_legislativa_no_17.2024_-_volnei_l._gossler._atualizacao_do_mapa_da_cidade.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_legislativa_no_17.2024_-_volnei_l._gossler._atualizacao_do_mapa_da_cidade.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE O SETOR DE TRIBUTOS DO MUNICÍPIO PROVIDENCIE A ATUALIZAÇÃO DO MAPA DA CIDADE”.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_legislativa_no_18.2024_-_marcia_a._fernandes._doacao_do_ir_ao_fia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_legislativa_no_18.2024_-_marcia_a._fernandes._doacao_do_ir_ao_fia.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA UMA CAMPANHA INCENTIVANDO A DOAÇÃO DO IMPOSTO DE RENDA AO FIA – FUNDO DA INFÂNCIA E ADOLESCÊNCIA”.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_legislativa_no_19.2024_-_marcia_a._fernandes._agente_adm._na_delegacia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_legislativa_no_19.2024_-_marcia_a._fernandes._agente_adm._na_delegacia.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A ADMINISTRAÇÃO DISPONHA DE UM AGENTE ADMINISTRATIVO PARA AUXILIAR NOS TRABALHOS DA DELEGACIA DA POLÍCIA CIVIL DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_legislativa_no_20.2024_-_marcia_a._fernandes._agente_adm._na_emissao_de_notas_de_produtores_rurais.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_legislativa_no_20.2024_-_marcia_a._fernandes._agente_adm._na_emissao_de_notas_de_produtores_rurais.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A SECRETARIA DE AGRICULTURA ESTUDE A VIABILIDADE DE HAVER ALGUM AGENTE ADMINISTRATIVO AUXILIANDO OS AGRICULTORES NA EMISSÃO DE NOTAS DE PRODUTOR RURAL”.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_legislativa_no_21.2024_-_jair_tibolla._relatorio_sobre_a_obra_de_cobertura_da_rua_da_praca_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_legislativa_no_21.2024_-_jair_tibolla._relatorio_sobre_a_obra_de_cobertura_da_rua_da_praca_municipal.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE O PODER EXECUTIVO ENVIE RELATÓRIO DA SITUAÇÃO DA OBRA DE COBERTURA DA RUA DA PRAÇA MUNICIPAL”.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_legislativa_no_22.2024_-_luiz_c._seibel._supreessao_do_mato_da_estrada_que_vai_a_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_legislativa_no_22.2024_-_luiz_c._seibel._supreessao_do_mato_da_estrada_que_vai_a_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE HAJA A SUPRESSÃO DO MATO QUE HÁ NAS LATERAIS DA VIA QUE VAI À LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_legislativa_no_23.2024_-_luiz_c._seibel._limpeza_do_corrego_que_atravessa_a_cidade.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_legislativa_no_23.2024_-_luiz_c._seibel._limpeza_do_corrego_que_atravessa_a_cidade.docx</t>
   </si>
   <si>
     <t>"SOLICITOU QUE SEJA REALIZADA A LIMPEZA DO CÓRREGO QUE PASSA DENTRO DA CIDADE”.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_legislativa_no_24.2024_-_rodrigo_a._lunkes._manutencao_de_estrada_e_bocas_de_lobo_da_linha_caravaggio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_legislativa_no_24.2024_-_rodrigo_a._lunkes._manutencao_de_estrada_e_bocas_de_lobo_da_linha_caravaggio.docx</t>
   </si>
   <si>
     <t>"SOLICITOU A MANUTENÇÃO DA ESTRADA E BOCAS DE LOBO NA LINHA CARAVAGGIO, PRÓXIMO À RESIDÊNCIA DE ALICE LIMBERGER”.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dalvâni Roberta Lermen</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_legislativa_no_25.2024_-_dalvani_r._lermen._manutencao_na_rua_parana.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_legislativa_no_25.2024_-_dalvani_r._lermen._manutencao_na_rua_parana.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU QUE SEJA REALIZADA A OBRA DE MANUTENÇÃO DA CANALIZAÇÃO DA RUA PARANÁ, CENTRO DA CIDADE, ALÉM DA LIMPEZA DA VEGETAÇÃO QUE HÁ NO LOCAL”.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_legislativa_no_26.2024_-_volnei_l._gossler._aquisicao_de_pe_de_pato_agricola.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_legislativa_no_26.2024_-_volnei_l._gossler._aquisicao_de_pe_de_pato_agricola.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE UM PÉ DE PATO AGRÍCOLA”.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/indicacao_legislativa_no_27.2024_-_jair_tibolla._informacoes_sobre_o_loteamento_schmidt.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/indicacao_legislativa_no_27.2024_-_jair_tibolla._informacoes_sobre_o_loteamento_schmidt.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE O LOTEAMENTO SCHMIT”.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/indicacao_legislativa_no_28.2024_-_jair_tibolla._informacoes_sobre_as_arvores_derrubadas_no_loteamento_schmidt.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/indicacao_legislativa_no_28.2024_-_jair_tibolla._informacoes_sobre_as_arvores_derrubadas_no_loteamento_schmidt.pdf</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE AS ÁRVORES DERRUBADAS NO LOTEAMENTO SCHMIDT”.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_legislativa_no_29.2024_-_volnei_l._gossler._pedras_irregulares_proximo_ao_cemiterio_da_l_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_legislativa_no_29.2024_-_volnei_l._gossler._pedras_irregulares_proximo_ao_cemiterio_da_l_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA A ELABORAÇÃO DE PROJETO DE INSTALAÇÃO DE PEDRAS IRREGULARES NAS DEPENDÊNCIAS DO CEMITÉRIO DA LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE FAZER O PARCELAMENTO DO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS”.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_legislativa_no_31.2024_-_jair_tibolla._prestacao_de_contas_expoguaruja.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_legislativa_no_31.2024_-_jair_tibolla._prestacao_de_contas_expoguaruja.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ENCAMINHE À CÂMARA DE VEREADORES A PRESTAÇÃO DE CONTAS DA EXPO GUARUJÁ”.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_legislativa_no_32.2024_-_sonia_andrioli._reabertura_do_psosto_de_saude_da_linha_arara.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_legislativa_no_32.2024_-_sonia_andrioli._reabertura_do_psosto_de_saude_da_linha_arara.docx</t>
   </si>
   <si>
     <t>"SOLICITA A REABERTURA DO POSTO DE SAÚDE DA LINHA ARARA”.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_legislativa_no_33.2024_-_sonia_andrioli._ajuda_aos_agricultores_que_realizam_a_limpeza_das_estradas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_legislativa_no_33.2024_-_sonia_andrioli._ajuda_aos_agricultores_que_realizam_a_limpeza_das_estradas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO AJUDE OS AGRICULTORES QUE FAZEM A LIMPEZA DAS ESTRADAS PRÓXIMAS ÀS SUAS PROPRIEDADES”.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_legislativa_no_34.2024_-_jair_tibolla._poda_de_arvores.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_legislativa_no_34.2024_-_jair_tibolla._poda_de_arvores.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA SOLICITADO ÀS FAMÍLIAS SE DESEJAM QUE SEJA REALIZADA A PODA DAS ÁRVORES”.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_legislativa_no_35.2024_-_volnei_l_gossler._falta_de_agua.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_legislativa_no_35.2024_-_volnei_l_gossler._falta_de_agua.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE A MANUTENÇÃO DO FORNECIMENTO DE ÁGUA ÀS FAMÍLIAS QUE MORAM PRÓXIMO ÀS TORRES”.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_legislativa_no_36.2024_-_sonia_andrioli._relatorio_sec_agricultura.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_legislativa_no_36.2024_-_sonia_andrioli._relatorio_sec_agricultura.docx</t>
   </si>
   <si>
     <t>"SOLICITA RELATÓRIO DA SECRETARIA DE AGRICULTURA”.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_legislativa_no_37.2024_-_rodrigo_a._lunkes._uniforme_fanfarra.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_legislativa_no_37.2024_-_rodrigo_a._lunkes._uniforme_fanfarra.docx</t>
   </si>
   <si>
     <t>"SOLICITA MANIFESTAÇÃO DA ADMINISTRAÇÃO ACERCA DA CONFECÇÃO DE UNIFORMES PARA A BANDA MUNCIPAL FANFARRA”.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_legislativa_no_38.2024_-_sonia_andrioli._iluminacao_pub._linha_baixo_arara.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_legislativa_no_38.2024_-_sonia_andrioli._iluminacao_pub._linha_baixo_arara.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA REALIZADA MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA LINHA BAIXO ARARA”.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_legislativa_no_39.2024_-_jair_tibolla._contribuicoes_de_melhoria.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_legislativa_no_39.2024_-_jair_tibolla._contribuicoes_de_melhoria.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO SETOR DE TRIBUTOS”.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_legislativa_no_40.2024_-_alice_g_limberger._esclarecimentos_sobre_o_projeto_para_dentro_da_porteira.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_legislativa_no_40.2024_-_alice_g_limberger._esclarecimentos_sobre_o_projeto_para_dentro_da_porteira.docx</t>
   </si>
   <si>
     <t>"SOLICITA ESCLARECIMENTOS DA SECRETARIA DE AGRICULTURA REFERENTE AO PROJETO PARA DENTRO DA PORTEIRA”.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_legislativa_no_41.2024_-_volnei_l_gossler._construcao_de_boca_de_lobo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_legislativa_no_41.2024_-_volnei_l_gossler._construcao_de_boca_de_lobo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA CONSTRUÍDA BOCA DE LOBO NA RUA LEOVALDO CORONETI”.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_legislativa_no_42.2024_-_jair_tibolla._questionamento_sobre_a_demora_a_ser_encaminhada_a_esta_camara_de_vereadores_a_prestacao_de_contas_da_expo_guaruja.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_legislativa_no_42.2024_-_jair_tibolla._questionamento_sobre_a_demora_a_ser_encaminhada_a_esta_camara_de_vereadores_a_prestacao_de_contas_da_expo_guaruja.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUESTIONAMENTO SOBRE A DEMORA A SER ENCAMINHADA À ESTA CÂMARA DE VEREADORES A PRESTAÇÃO DE CONTAS DA EXPO GUARUJÁ”.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_legislativa_no_43.2024_-_rodrigo_a._lunkes._instalacao_de_quebra_molas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_legislativa_no_43.2024_-_rodrigo_a._lunkes._instalacao_de_quebra_molas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O DEPARTAMENTO MUNICIPAL DE TRÂNSITO – DEMUTRAN FAÇA A ANÁLISE DE NECESSIDADE DE INSTALAÇÃO DE QUEBRA MOLAS NA RUA AFONSO DINON, ONDE FOI ASFALTADO RECENTEMENTE, ALÉM DA RUA ANTÔNIO BAVARESCO”.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_legislativa_no_44.2024_-_mario_pagno._carga_horaria_funcionarios_da_sec._de_agricultura.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_legislativa_no_44.2024_-_mario_pagno._carga_horaria_funcionarios_da_sec._de_agricultura.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A SECRETARIA DE ADMINISTRAÇÃO ENCAMINHE RELATÓRIO DA CARGA HORÁRIA DOS FUNCIONÁRIOS DA SECRETÁRIA DE AGRICULTURA”.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_legislativa_no_45.2024_-_sonia_k._rosenbach._coleta_de_lixo_na_linha_maidana.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_legislativa_no_45.2024_-_sonia_k._rosenbach._coleta_de_lixo_na_linha_maidana.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA REALIZADA A COLETA DE LIXO NA LINHA MAIDANA PARA RECICLAGEM”.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_legislativa_no_46.2024_-_volnei_l._gossler._laudos_de_fundionarios_municipais_remanejados.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_legislativa_no_46.2024_-_volnei_l._gossler._laudos_de_fundionarios_municipais_remanejados.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ENCAMINHE À CÂMARA DE VEREADORES OS ATESTADOS E LAUDOS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS QUE ESTÃO REMANEJADOS DE SETOR”.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_legislativa_no_47.2024_-_jair_tibolla._relatorio_de_gastos_com_a_decoracao_natalina.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_legislativa_no_47.2024_-_jair_tibolla._relatorio_de_gastos_com_a_decoracao_natalina.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ENCAMINHE À CÂMARA DE VEREADORES OS GASTOS QUE SERÃO OU FORAM REALIZADOS COM A DECORAÇÃO NATALINA NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_legislativa_no_48.2024_-_sonia_andrioli._reparos_nas_estadas_da_linha_baixo_arara_e_treze_de_maio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_legislativa_no_48.2024_-_sonia_andrioli._reparos_nas_estadas_da_linha_baixo_arara_e_treze_de_maio.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A SECRETARIA DE OBRAS PROVIDENCIE REPAROS NAS ESTRADAS DA LINHA BAIXO ARARA, QUE ESTÃO PRECÁRIAS, ALÉM DO MORRO DA LINHA TREZE DE MAIO”.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_legislativa_no_49.2024_-_sonia_andrioli._manutencao_na_ponte_da_que_liga_as_linhas_baixo_arara_e_pinheirinho.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_legislativa_no_49.2024_-_sonia_andrioli._manutencao_na_ponte_da_que_liga_as_linhas_baixo_arara_e_pinheirinho.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA REALIZADA MANUTENÇÃO NA PONTE DA QUE LIGA AS LINHAS BAIXO ARARA E PINHEIRINHO”.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_legislativa_no_50.2024_-_rodrigo_a._lunkes._explicacoes_da_secretaria_de_saude.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_legislativa_no_50.2024_-_rodrigo_a._lunkes._explicacoes_da_secretaria_de_saude.docx</t>
   </si>
   <si>
     <t>"SOLICITA EXPLICAÇÕES DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_legislativa_no_51.2024_-_fabricio_wagner._instalacao_de_lixeiras_no_campo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_legislativa_no_51.2024_-_fabricio_wagner._instalacao_de_lixeiras_no_campo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O DEPARTAMENTO DE URBANISMO DO MUNICÍPIO INSTALE LIXEIRAS NAS DEPENDÊNCIAS DO CAMPO MUNICIPAL, ALÉM DE PLACAS DE CONSCIENTIZAÇÃO”.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_legislativa_no_52.2024_-_fabricio_wagner._explicacoes_do_coordenador_da_campanha_do_pt.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_legislativa_no_52.2024_-_fabricio_wagner._explicacoes_do_coordenador_da_campanha_do_pt.docx</t>
   </si>
   <si>
     <t>"SOLICITA EXPLICAÇÕES DO COORDENADOR DA CAMPANHA DO PARTIDO DOS TRABALHADORES”.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_legislativa_no_53.2024_-_sonia_l._k._rosenbach._merenda_da_escola_da_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_legislativa_no_53.2024_-_sonia_l._k._rosenbach._merenda_da_escola_da_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE HAJA CUIDADO PARA QUE NO FINAL DO ANO NÃO FALTE ALIMENTO NAS ESCOLAS”.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_legislativa_no_54.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_legislativa_no_54.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES DO SETOR DE TRIBUTAÇÃO”.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_legislativa_no_55.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_legislativa_no_55.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>MOÇÃO LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A IVO DEOLINDO, RESPONSÁVEL PELAS RELAÇÕES PÚBLICAS E MARKETING DO CENTRO DE ONCOLOGIA DE CASCAVEL, TENDO EM VISTA O BOM ATENDIMENTO AOS MUNÍCIPES DE GUARUJÁ DO SUL.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR AOS FAMILIARES DE DARCI MARIA LINK ZIMMER.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>Cleber Jonas Weschenfelder</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SICOOB, EM ESPECIAL À AGENCIA DE GUARUJÁ DO SUL, PELO TRABALHO REALIZADO NA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À COMISSÃO ORGANIZADORA DA EXPOGUARUJÁ.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLUASOS ÀS EQUIPES CAMPEÃS DO CAMPEONATO MUNICIPAL DE FUTSAL.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO À GREVE DOS PROFESSORES.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO AO GOVERNO DO ESTADO SOLICITANDO QUE SEJAM CHAMADOS OS APROVADOS NO CONCURSO PÚBLICO DA POLÍCIA MILITAR.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À DIRETORIA DE ESPORTES DO MUNICÍPIO REFERENTE AO PROJETO DE ATLETISMO.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À ESCOLINHA DE FUTEBOL CHAPECOENSE, DE GUARUJÁ DO SUL/SC, PELA CONQUISTA DE TÍTULO A NÍVEL REGIONAL.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO ALUNO GUSTAVO DE BORTOLI TURANI, POR TER CRIADO O NOME DA ESCOLA SEMENTES DO AMANHÃ.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS ATLETAS E PROFESSORES DE ATLETISMO DE GUARUJÁ DO SUL</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>Moção de aplausos à Igreja Luterana de Guarujá do Sul.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1346/decreto_01.2024_aprova_prest_de_contas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1346/decreto_01.2024_aprova_prest_de_contas.docx</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS ANUAL DO PREFEITO CLAUDIO JUNIOR WESCHENFELDER, DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1347/decreto_02.2024__ponto_facultativo_05.03.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1347/decreto_02.2024__ponto_facultativo_05.03.docx</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1348/decreto_legislativo_n._03.2024_luto_._lucia_davila.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1348/decreto_legislativo_n._03.2024_luto_._lucia_davila.docx</t>
   </si>
   <si>
     <t>DECRETA  LUTO  OFICIAL</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1349/decreto_legislativo_n._04.2024_luto_._werner_walber.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1349/decreto_legislativo_n._04.2024_luto_._werner_walber.docx</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1350/decreto_05.2024__ponto_facultativo_31.05.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1350/decreto_05.2024__ponto_facultativo_31.05.docx</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/decreto_06.2024__ponto_facultativo_26.07.docx</t>
-[...80 lines deleted...]
-    <t>Moção de aplausos à Igreja Luterana de Guarujá do Sul.</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/decreto_06.2024__ponto_facultativo_26.07.docx</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/redacao_final_projeto_de_lei__01.2024_suplementacao_hospital.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/redacao_final_projeto_de_lei__01.2024_suplementacao_hospital.docx</t>
   </si>
   <si>
     <t>AUTORIZA  A  ALTERAÇÃO  DA   LEI ORÇAMENTÁRIA ANUAL ATRAVÉS  DA   ABERTURA  DE   UM  CRÉDITO   ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/redacao_final_projeto_de_lei__02.2024_repasse_hospital.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/redacao_final_projeto_de_lei__02.2024_repasse_hospital.docx</t>
   </si>
   <si>
     <t>Autoriza  a transferência de Recursos Financeiros á Associação Beneficente Hospitalar Guarujá.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/redacao_final_projeto_de_lei__03.2024_grat._motorista_ct.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/redacao_final_projeto_de_lei__03.2024_grat._motorista_ct.docx</t>
   </si>
   <si>
     <t>“Altera o artigo 1° da Lei Municipal 2.627/2019, de 27 de maio de 2019 e da outras providencias”.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/redacao_final_projeto_de_lei__04.2024_vale_alimentacao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/redacao_final_projeto_de_lei__04.2024_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Municipal nº 2.046/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/redacao_final_projeto_de_lei_05.2024_lixo_zero.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/redacao_final_projeto_de_lei_05.2024_lixo_zero.docx</t>
   </si>
   <si>
     <t>“CRIA META NO PPA 2022/2025, CRIA META NA LDO/2024 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE GUARUJÁ DO SUL NO EXERCÍCIO DE  2024”</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/redacao_final_projeto_de_lei_06_2024_conder_lixo_zero.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/redacao_final_projeto_de_lei_06_2024_conder_lixo_zero.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL/SC A ADERIR AO “PROGRAMA LIXO ZERO” INSTITUÍDO PELO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO OS RESPECTIVOS CONTRATO DE PROGRAMA e CONTRATO DE APORTE FINANCEIRO DE INGRESSO AO PROGRAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1302/redacao_final_projeto_de_lei_07_2024_carga_horaria_conselho_tutelar.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1302/redacao_final_projeto_de_lei_07_2024_carga_horaria_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 2.793, de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n. 2.839, de 19 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/redacao_final_projeto_de_lei_09.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/redacao_final_projeto_de_lei_09.2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA  A  ALTERAÇÃO  DA   LEI ORÇAMENTÁRIA ANUAL                 ATRAVÉS  DA   ABERTURA  DE   UM  CRÉDITO   ADICIONAL                 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/redacao_final_projeto_de_lei_10.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/redacao_final_projeto_de_lei_10.2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção industrial e sanitária dos produtos de origem animal e institui o Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA), e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/redacao_final_projeto_de_lei_11.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/redacao_final_projeto_de_lei_11.2024.docx</t>
   </si>
   <si>
     <t>Altera parágrafo único do Artigo 2º da Lei Municipal 2.188/2012 de 23 de abril de 2012, alterado pela Lei Municipal nº 2.724/2021 de 10 de setembro de 2021, que autoriza o Município de Guarujá do Sul a receber em doação com encargos áreas de terras conforme especifica e das outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/redacao_final_projeto_de_lei_12.2024_augs.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/redacao_final_projeto_de_lei_12.2024_augs.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/redacao_final_projeto_de_lei_13.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/redacao_final_projeto_de_lei_13.2024.docx</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/redacao_final_projeto_de_lei_15.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/redacao_final_projeto_de_lei_15.2024.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DA CASA FAMILIAR RURAL DE SÃO JOSÉ DO CEDRO”.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/redacao_final_projeto_de_lei_16.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/redacao_final_projeto_de_lei_16.2024.docx</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/redacao_final_projeto_de_lei_17.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/redacao_final_projeto_de_lei_17.2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA  A  ALTERAÇÃO  DA   LEI ORÇAMENTÁRIA ANUAL  ATRAVÉS  DA   ABERTURA  DE   UM  CRÉDITO   ADICIONAL                 SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/redacao_final_projeto_de_lei_18.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/redacao_final_projeto_de_lei_18.2024.docx</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/redacao_final_projeto_de_lei_19.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/redacao_final_projeto_de_lei_19.2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/redacao_final_projeto_de_lei_20.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/redacao_final_projeto_de_lei_20.2024.docx</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/redacao_final_projeto_de_lei_21.2024.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/redacao_final_projeto_de_lei_21.2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTIMATIVA DOS VALORES FISCAIS DO PLANO PLURIANUAL DO GOVERNO DO MUNICIPIO DE GUARUJÁ DO SUL, PARA O PERÍODO DE  2025”.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/redacao_final_projeto_de_lei_22.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/redacao_final_projeto_de_lei_22.2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Guarujá do Sul, as Prioridades e Metas da Administração, seus Recursos Financeiros e as bases para preparação do Orçamento-Programa para o Exercício de 2025.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/redacao_final_projeto_de_lei_23.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/redacao_final_projeto_de_lei_23.2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de desmembramento de parte do Lote Rural nº 12, constantes das chácaras nº 31 e 32, objeto da matrícula 2.698, e da outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/redacao_final_projeto_de_lei_24.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/redacao_final_projeto_de_lei_24.2024.docx</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/redacao_final_projeto_de_lei_25.2024_cis_ameosc.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/redacao_final_projeto_de_lei_25.2024_cis_ameosc.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SULRATIFICARO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA AMEOSC - CIS/AMEOSCE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/redacao_final_projeto_de_lei_26.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/redacao_final_projeto_de_lei_26.2024.docx</t>
   </si>
   <si>
     <t>ESTIMA    A    RECEITA    E     FIXA    A DESPESA  PARA   O   EXERCÍCIO   DE   2025</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/redacao_final_projeto_de_lei_27.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/redacao_final_projeto_de_lei_27.2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA  A  ALTERAÇÃO  DA   LEI ORÇAMENTÁRIA ANUAL  ATRAVÉS  DA   ABERTURA  DE   UM  CRÉDITO   ADICIONAL  SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1459/redacao_final_projeto_de_lei_28.2024_desmembramento.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1459/redacao_final_projeto_de_lei_28.2024_desmembramento.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de desmembramento de parte da chácara nº 74-B, objeto da matrícula 12.246, e das outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/redacao_final_projeto_de_lei_30.2024_reducao_areas_de_apps.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/redacao_final_projeto_de_lei_30.2024_reducao_areas_de_apps.docx</t>
   </si>
   <si>
     <t>Aprova Estudo Técnico Socioambiental - ETSA do Município de Guarujá do Sul/SC, delimita áreas urbanas consolidadas (AUC) e áreas de risco, estabelece medidas para a regularização ambiental das edificações situadas em AUC e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/redacao_final_projeto_de_lei_31.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/redacao_final_projeto_de_lei_31.2024.docx</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Guarujá do Sul – PMCGS e dá outras providências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/redacao_final_projeto_de_lei_copmplementar_96.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/redacao_final_projeto_de_lei_copmplementar_96.2024.docx</t>
   </si>
   <si>
     <t>Atualiza o vencimento dos cargos de Agente Comunitário de Saúde e dos cargos de Agente de Combate as Endemias, conforme recursos oriundos da União, e adota outras providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos cargos que especifica e altera os Anexos II e III da Tabela de Vencimentos da Lei Complementar n. 1.807, de 24 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n. 2002, de 28 de outubro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/redacao_final_projeto_de_lei_copmplementar_99.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/redacao_final_projeto_de_lei_copmplementar_99.2024.docx</t>
   </si>
   <si>
     <t>Institui a Contribuição de Melhoria para fazer face ao Custo de Obras Públicas que Identifica e dá Outras Providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/redacao_final_projeto_de_lei_copmplementar_100.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/redacao_final_projeto_de_lei_copmplementar_100.2024.docx</t>
   </si>
   <si>
     <t>Altera o número de vagas do cargo de agente administrativo da Lei Complementar n° 2002, de 28 de outubro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/redacao_final_projeto_de_lei_copmplementar_101.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/redacao_final_projeto_de_lei_copmplementar_101.2024.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a colaborar com os Municípios do Rio Grande do Sul que se encontram em situação de emergência ou de calamidade pública em decorrência das enchentes e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_01.2024_vale_alimentacao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_01.2024_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALE ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/projeto_de_lei_02.2024_prefeito_salario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/projeto_de_lei_02.2024_prefeito_salario.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA PARA O MANDATO DE 01 DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/projeto_de_lei_03.2024_secretarios_salario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/projeto_de_lei_03.2024_secretarios_salario.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA PARA O EXERCÍCIO DE 01 DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/projeto_de_lei_04.2024_vereadores_salario.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/projeto_de_lei_04.2024_vereadores_salario.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES PARA A 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICIPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/resolucao_no_01.2024.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/resolucao_no_01.2024.docx</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS INCISOS I E II DO ARTIGO 88 E CAPUT DO ARTIGO 212, DA RESOLUÇÃO Nº 06, DE 15 DE DEZEMBRO DE 2015, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1593,67 +1593,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_legislativa_no_01.2024_-_marcia_a._fernandes._pulseiras_de_identificacao_de_doencas_ocultas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_legislativa_no_02.2024_-_rodrigo_a._lunkes._informacoes_da_secretaria_de_obras.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_legislativa_no_03.2024_-_rodrigo_a._lunkes._colocacao_de_asfalto_em_estrada_do_interior.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_legislativa_no_04.2024_-_volnei_l._gossler._construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_legislativa_no_05.2024_-_mario_pagno._manutencao_da_internet_nas_linhas_baixo_arara_e_alto_arara.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_legislativa_no_06.2024_-_mario_pagno._construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_legislativa_no_07.2024_-_sonia_l._k._rosenbach._manutencao_das_estradas_que_dao_acesso_a_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_legislativa_no_08.2024_-_rodrigo_a._lunkes._transporte_ao_colegio_agricola.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_legislativa_no_09.2024_-_rodrigo_a._lunkes._refis.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_legislativa_no_10.2024_-_luiz_c._seibel._incentivo_aos_produtores_de_graos_e_gado_de_corte.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_legislativa_no_11.2024_-_luiz_c._seibel._manutencao_das_estradas_do_interior.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_legislativa_no_12.2024_-_volnei_l._gossler._manutencao_da_estrada_que_da_acesso_ao_colegio_elza_m._de_moura.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_legislativa_no_13.2024_-_volnei_l._gossler._construcao_de_garagem_para_os_veiculos_da_saude.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/indicacao_legislativa_no_14.2024_-_jair_tibolla._plantio_de_arvores_no_municipio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_legislativa_no_15.2024_-_jair_tibolla._fiscalizacao_na_construcao_de_meios-fios.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_legislativa_no_16.2024_-_rodrigo_a._lunkes._calcamento_da_extensao_da_avenida_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_legislativa_no_17.2024_-_volnei_l._gossler._atualizacao_do_mapa_da_cidade.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_legislativa_no_18.2024_-_marcia_a._fernandes._doacao_do_ir_ao_fia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_legislativa_no_19.2024_-_marcia_a._fernandes._agente_adm._na_delegacia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_legislativa_no_20.2024_-_marcia_a._fernandes._agente_adm._na_emissao_de_notas_de_produtores_rurais.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_legislativa_no_21.2024_-_jair_tibolla._relatorio_sobre_a_obra_de_cobertura_da_rua_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_legislativa_no_22.2024_-_luiz_c._seibel._supreessao_do_mato_da_estrada_que_vai_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_legislativa_no_23.2024_-_luiz_c._seibel._limpeza_do_corrego_que_atravessa_a_cidade.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_legislativa_no_24.2024_-_rodrigo_a._lunkes._manutencao_de_estrada_e_bocas_de_lobo_da_linha_caravaggio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_legislativa_no_25.2024_-_dalvani_r._lermen._manutencao_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_legislativa_no_26.2024_-_volnei_l._gossler._aquisicao_de_pe_de_pato_agricola.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/indicacao_legislativa_no_27.2024_-_jair_tibolla._informacoes_sobre_o_loteamento_schmidt.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/indicacao_legislativa_no_28.2024_-_jair_tibolla._informacoes_sobre_as_arvores_derrubadas_no_loteamento_schmidt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_legislativa_no_29.2024_-_volnei_l._gossler._pedras_irregulares_proximo_ao_cemiterio_da_l_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_legislativa_no_31.2024_-_jair_tibolla._prestacao_de_contas_expoguaruja.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_legislativa_no_32.2024_-_sonia_andrioli._reabertura_do_psosto_de_saude_da_linha_arara.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_legislativa_no_33.2024_-_sonia_andrioli._ajuda_aos_agricultores_que_realizam_a_limpeza_das_estradas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_legislativa_no_34.2024_-_jair_tibolla._poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_legislativa_no_35.2024_-_volnei_l_gossler._falta_de_agua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_legislativa_no_36.2024_-_sonia_andrioli._relatorio_sec_agricultura.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_legislativa_no_37.2024_-_rodrigo_a._lunkes._uniforme_fanfarra.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_legislativa_no_38.2024_-_sonia_andrioli._iluminacao_pub._linha_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_legislativa_no_39.2024_-_jair_tibolla._contribuicoes_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_legislativa_no_40.2024_-_alice_g_limberger._esclarecimentos_sobre_o_projeto_para_dentro_da_porteira.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_legislativa_no_41.2024_-_volnei_l_gossler._construcao_de_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_legislativa_no_42.2024_-_jair_tibolla._questionamento_sobre_a_demora_a_ser_encaminhada_a_esta_camara_de_vereadores_a_prestacao_de_contas_da_expo_guaruja.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_legislativa_no_43.2024_-_rodrigo_a._lunkes._instalacao_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_legislativa_no_44.2024_-_mario_pagno._carga_horaria_funcionarios_da_sec._de_agricultura.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_legislativa_no_45.2024_-_sonia_k._rosenbach._coleta_de_lixo_na_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_legislativa_no_46.2024_-_volnei_l._gossler._laudos_de_fundionarios_municipais_remanejados.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_legislativa_no_47.2024_-_jair_tibolla._relatorio_de_gastos_com_a_decoracao_natalina.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_legislativa_no_48.2024_-_sonia_andrioli._reparos_nas_estadas_da_linha_baixo_arara_e_treze_de_maio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_legislativa_no_49.2024_-_sonia_andrioli._manutencao_na_ponte_da_que_liga_as_linhas_baixo_arara_e_pinheirinho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_legislativa_no_50.2024_-_rodrigo_a._lunkes._explicacoes_da_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_legislativa_no_51.2024_-_fabricio_wagner._instalacao_de_lixeiras_no_campo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_legislativa_no_52.2024_-_fabricio_wagner._explicacoes_do_coordenador_da_campanha_do_pt.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_legislativa_no_53.2024_-_sonia_l._k._rosenbach._merenda_da_escola_da_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_legislativa_no_54.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_legislativa_no_55.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1346/decreto_01.2024_aprova_prest_de_contas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1347/decreto_02.2024__ponto_facultativo_05.03.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1348/decreto_legislativo_n._03.2024_luto_._lucia_davila.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1349/decreto_legislativo_n._04.2024_luto_._werner_walber.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1350/decreto_05.2024__ponto_facultativo_31.05.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/decreto_06.2024__ponto_facultativo_26.07.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/redacao_final_projeto_de_lei__01.2024_suplementacao_hospital.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/redacao_final_projeto_de_lei__02.2024_repasse_hospital.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/redacao_final_projeto_de_lei__03.2024_grat._motorista_ct.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/redacao_final_projeto_de_lei__04.2024_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/redacao_final_projeto_de_lei_05.2024_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/redacao_final_projeto_de_lei_06_2024_conder_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1302/redacao_final_projeto_de_lei_07_2024_carga_horaria_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/redacao_final_projeto_de_lei_09.2024.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/redacao_final_projeto_de_lei_10.2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/redacao_final_projeto_de_lei_11.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/redacao_final_projeto_de_lei_12.2024_augs.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/redacao_final_projeto_de_lei_13.2024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/redacao_final_projeto_de_lei_15.2024.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/redacao_final_projeto_de_lei_16.2024.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/redacao_final_projeto_de_lei_17.2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/redacao_final_projeto_de_lei_18.2024.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/redacao_final_projeto_de_lei_19.2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/redacao_final_projeto_de_lei_20.2024.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/redacao_final_projeto_de_lei_21.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/redacao_final_projeto_de_lei_22.2024.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/redacao_final_projeto_de_lei_23.2024.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/redacao_final_projeto_de_lei_24.2024.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/redacao_final_projeto_de_lei_25.2024_cis_ameosc.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/redacao_final_projeto_de_lei_26.2024.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/redacao_final_projeto_de_lei_27.2024.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1459/redacao_final_projeto_de_lei_28.2024_desmembramento.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/redacao_final_projeto_de_lei_30.2024_reducao_areas_de_apps.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/redacao_final_projeto_de_lei_31.2024.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/redacao_final_projeto_de_lei_copmplementar_96.2024.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/redacao_final_projeto_de_lei_copmplementar_99.2024.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/redacao_final_projeto_de_lei_copmplementar_100.2024.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/redacao_final_projeto_de_lei_copmplementar_101.2024.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_01.2024_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/projeto_de_lei_02.2024_prefeito_salario.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/projeto_de_lei_03.2024_secretarios_salario.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/projeto_de_lei_04.2024_vereadores_salario.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/resolucao_no_01.2024.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/indicacao_legislativa_no_01.2024_-_marcia_a._fernandes._pulseiras_de_identificacao_de_doencas_ocultas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_legislativa_no_02.2024_-_rodrigo_a._lunkes._informacoes_da_secretaria_de_obras.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_legislativa_no_03.2024_-_rodrigo_a._lunkes._colocacao_de_asfalto_em_estrada_do_interior.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_legislativa_no_04.2024_-_volnei_l._gossler._construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/indicacao_legislativa_no_05.2024_-_mario_pagno._manutencao_da_internet_nas_linhas_baixo_arara_e_alto_arara.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_legislativa_no_06.2024_-_mario_pagno._construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_legislativa_no_07.2024_-_sonia_l._k._rosenbach._manutencao_das_estradas_que_dao_acesso_a_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/indicacao_legislativa_no_08.2024_-_rodrigo_a._lunkes._transporte_ao_colegio_agricola.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/indicacao_legislativa_no_09.2024_-_rodrigo_a._lunkes._refis.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_legislativa_no_10.2024_-_luiz_c._seibel._incentivo_aos_produtores_de_graos_e_gado_de_corte.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_legislativa_no_11.2024_-_luiz_c._seibel._manutencao_das_estradas_do_interior.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_legislativa_no_12.2024_-_volnei_l._gossler._manutencao_da_estrada_que_da_acesso_ao_colegio_elza_m._de_moura.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_legislativa_no_13.2024_-_volnei_l._gossler._construcao_de_garagem_para_os_veiculos_da_saude.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/indicacao_legislativa_no_14.2024_-_jair_tibolla._plantio_de_arvores_no_municipio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_legislativa_no_15.2024_-_jair_tibolla._fiscalizacao_na_construcao_de_meios-fios.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/indicacao_legislativa_no_16.2024_-_rodrigo_a._lunkes._calcamento_da_extensao_da_avenida_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_legislativa_no_17.2024_-_volnei_l._gossler._atualizacao_do_mapa_da_cidade.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_legislativa_no_18.2024_-_marcia_a._fernandes._doacao_do_ir_ao_fia.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_legislativa_no_19.2024_-_marcia_a._fernandes._agente_adm._na_delegacia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_legislativa_no_20.2024_-_marcia_a._fernandes._agente_adm._na_emissao_de_notas_de_produtores_rurais.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_legislativa_no_21.2024_-_jair_tibolla._relatorio_sobre_a_obra_de_cobertura_da_rua_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1194/indicacao_legislativa_no_22.2024_-_luiz_c._seibel._supreessao_do_mato_da_estrada_que_vai_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/indicacao_legislativa_no_23.2024_-_luiz_c._seibel._limpeza_do_corrego_que_atravessa_a_cidade.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_legislativa_no_24.2024_-_rodrigo_a._lunkes._manutencao_de_estrada_e_bocas_de_lobo_da_linha_caravaggio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_legislativa_no_25.2024_-_dalvani_r._lermen._manutencao_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_legislativa_no_26.2024_-_volnei_l._gossler._aquisicao_de_pe_de_pato_agricola.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/indicacao_legislativa_no_27.2024_-_jair_tibolla._informacoes_sobre_o_loteamento_schmidt.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/indicacao_legislativa_no_28.2024_-_jair_tibolla._informacoes_sobre_as_arvores_derrubadas_no_loteamento_schmidt.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_legislativa_no_29.2024_-_volnei_l._gossler._pedras_irregulares_proximo_ao_cemiterio_da_l_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_legislativa_no_31.2024_-_jair_tibolla._prestacao_de_contas_expoguaruja.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_legislativa_no_32.2024_-_sonia_andrioli._reabertura_do_psosto_de_saude_da_linha_arara.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_legislativa_no_33.2024_-_sonia_andrioli._ajuda_aos_agricultores_que_realizam_a_limpeza_das_estradas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_legislativa_no_34.2024_-_jair_tibolla._poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_legislativa_no_35.2024_-_volnei_l_gossler._falta_de_agua.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_legislativa_no_36.2024_-_sonia_andrioli._relatorio_sec_agricultura.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_legislativa_no_37.2024_-_rodrigo_a._lunkes._uniforme_fanfarra.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_legislativa_no_38.2024_-_sonia_andrioli._iluminacao_pub._linha_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_legislativa_no_39.2024_-_jair_tibolla._contribuicoes_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_legislativa_no_40.2024_-_alice_g_limberger._esclarecimentos_sobre_o_projeto_para_dentro_da_porteira.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_legislativa_no_41.2024_-_volnei_l_gossler._construcao_de_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_legislativa_no_42.2024_-_jair_tibolla._questionamento_sobre_a_demora_a_ser_encaminhada_a_esta_camara_de_vereadores_a_prestacao_de_contas_da_expo_guaruja.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_legislativa_no_43.2024_-_rodrigo_a._lunkes._instalacao_de_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_legislativa_no_44.2024_-_mario_pagno._carga_horaria_funcionarios_da_sec._de_agricultura.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_legislativa_no_45.2024_-_sonia_k._rosenbach._coleta_de_lixo_na_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_legislativa_no_46.2024_-_volnei_l._gossler._laudos_de_fundionarios_municipais_remanejados.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_legislativa_no_47.2024_-_jair_tibolla._relatorio_de_gastos_com_a_decoracao_natalina.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_legislativa_no_48.2024_-_sonia_andrioli._reparos_nas_estadas_da_linha_baixo_arara_e_treze_de_maio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_legislativa_no_49.2024_-_sonia_andrioli._manutencao_na_ponte_da_que_liga_as_linhas_baixo_arara_e_pinheirinho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_legislativa_no_50.2024_-_rodrigo_a._lunkes._explicacoes_da_secretaria_de_saude.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_legislativa_no_51.2024_-_fabricio_wagner._instalacao_de_lixeiras_no_campo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_legislativa_no_52.2024_-_fabricio_wagner._explicacoes_do_coordenador_da_campanha_do_pt.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_legislativa_no_53.2024_-_sonia_l._k._rosenbach._merenda_da_escola_da_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_legislativa_no_54.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_legislativa_no_55.2024_-_jair_tibolla._informacoes_do_setor_de_tributacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1346/decreto_01.2024_aprova_prest_de_contas.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1347/decreto_02.2024__ponto_facultativo_05.03.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1348/decreto_legislativo_n._03.2024_luto_._lucia_davila.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1349/decreto_legislativo_n._04.2024_luto_._werner_walber.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1350/decreto_05.2024__ponto_facultativo_31.05.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/decreto_06.2024__ponto_facultativo_26.07.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/redacao_final_projeto_de_lei__01.2024_suplementacao_hospital.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/redacao_final_projeto_de_lei__02.2024_repasse_hospital.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/redacao_final_projeto_de_lei__03.2024_grat._motorista_ct.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/redacao_final_projeto_de_lei__04.2024_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/redacao_final_projeto_de_lei_05.2024_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/redacao_final_projeto_de_lei_06_2024_conder_lixo_zero.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1302/redacao_final_projeto_de_lei_07_2024_carga_horaria_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/redacao_final_projeto_de_lei_09.2024.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/redacao_final_projeto_de_lei_10.2024.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/redacao_final_projeto_de_lei_11.2024.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/redacao_final_projeto_de_lei_12.2024_augs.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/redacao_final_projeto_de_lei_13.2024.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/redacao_final_projeto_de_lei_15.2024.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/redacao_final_projeto_de_lei_16.2024.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/redacao_final_projeto_de_lei_17.2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/redacao_final_projeto_de_lei_18.2024.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/redacao_final_projeto_de_lei_19.2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/redacao_final_projeto_de_lei_20.2024.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/redacao_final_projeto_de_lei_21.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/redacao_final_projeto_de_lei_22.2024.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/redacao_final_projeto_de_lei_23.2024.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/redacao_final_projeto_de_lei_24.2024.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/redacao_final_projeto_de_lei_25.2024_cis_ameosc.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/redacao_final_projeto_de_lei_26.2024.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/redacao_final_projeto_de_lei_27.2024.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1459/redacao_final_projeto_de_lei_28.2024_desmembramento.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/redacao_final_projeto_de_lei_30.2024_reducao_areas_de_apps.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/redacao_final_projeto_de_lei_31.2024.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/redacao_final_projeto_de_lei_copmplementar_96.2024.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/redacao_final_projeto_de_lei_copmplementar_97.2024_-_copia.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/redacao_final_projeto_de_lei_copmplementar_99.2024.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/redacao_final_projeto_de_lei_copmplementar_100.2024.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/redacao_final_projeto_de_lei_copmplementar_101.2024.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_01.2024_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/projeto_de_lei_02.2024_prefeito_salario.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/projeto_de_lei_03.2024_secretarios_salario.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/projeto_de_lei_04.2024_vereadores_salario.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/resolucao_no_01.2024.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="238.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="237.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3086,499 +3086,499 @@
       </c>
       <c r="G56" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H56" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>240</v>
       </c>
       <c r="E57" t="s">
         <v>241</v>
       </c>
       <c r="F57" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H57" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
         <v>240</v>
       </c>
       <c r="E58" t="s">
         <v>241</v>
       </c>
       <c r="F58" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>245</v>
+        <v>137</v>
       </c>
       <c r="H58" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>22</v>
       </c>
       <c r="D59" t="s">
         <v>240</v>
       </c>
       <c r="E59" t="s">
         <v>241</v>
       </c>
       <c r="F59" t="s">
-        <v>145</v>
+        <v>246</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>248</v>
+        <v>137</v>
       </c>
       <c r="H59" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>26</v>
       </c>
       <c r="D60" t="s">
         <v>240</v>
       </c>
       <c r="E60" t="s">
         <v>241</v>
       </c>
       <c r="F60" t="s">
-        <v>145</v>
+        <v>246</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>251</v>
+        <v>137</v>
       </c>
       <c r="H60" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>31</v>
       </c>
       <c r="D61" t="s">
         <v>240</v>
       </c>
       <c r="E61" t="s">
         <v>241</v>
       </c>
       <c r="F61" t="s">
-        <v>145</v>
+        <v>246</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>253</v>
+        <v>137</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>36</v>
       </c>
       <c r="D62" t="s">
         <v>240</v>
       </c>
       <c r="E62" t="s">
         <v>241</v>
       </c>
       <c r="F62" t="s">
-        <v>145</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>255</v>
+        <v>137</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D63" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E63" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F63" t="s">
-        <v>27</v>
+        <v>246</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H63" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D64" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E64" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F64" t="s">
-        <v>116</v>
+        <v>246</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H64" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D65" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E65" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F65" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D66" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E66" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F66" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H66" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E67" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F67" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H67" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="D68" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="E68" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>246</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H68" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E69" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F69" t="s">
-        <v>263</v>
+        <v>145</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="H69" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>267</v>
+      </c>
+      <c r="E70" t="s">
+        <v>268</v>
+      </c>
+      <c r="F70" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H70" t="s">
         <v>273</v>
-      </c>
-[...19 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>274</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>267</v>
+      </c>
+      <c r="E71" t="s">
+        <v>268</v>
+      </c>
+      <c r="F71" t="s">
+        <v>145</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>275</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H71" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>277</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D72" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E72" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F72" t="s">
-        <v>263</v>
+        <v>145</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>137</v>
+        <v>278</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>279</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D73" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E73" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F73" t="s">
-        <v>263</v>
+        <v>145</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>137</v>
+        <v>280</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>281</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="D74" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E74" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="F74" t="s">
-        <v>263</v>
+        <v>145</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>137</v>
+        <v>282</v>
       </c>
       <c r="H74" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>284</v>
       </c>
       <c r="E75" t="s">
         <v>285</v>
       </c>
       <c r="F75" t="s">
         <v>286</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H75" t="s">