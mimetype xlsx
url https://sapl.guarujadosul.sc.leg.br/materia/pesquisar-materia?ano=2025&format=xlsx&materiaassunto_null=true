--- v1 (2026-02-02)
+++ v2 (2026-06-23)
@@ -10,1862 +10,1892 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1201" uniqueCount="603">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1216" uniqueCount="613">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Laurí Doss</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_legislativa_no_01.2025_-_lauri_doss._custeio_da_hospedagem_para_pacientes_em_tratamento.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_legislativa_no_01.2025_-_lauri_doss._custeio_da_hospedagem_para_pacientes_em_tratamento.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO CUSTEIE A HOSPEDAGEM DE PACIENTES EM TRATAMENTO DE SAÚDE”.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Oposição</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_legislativa_no_02.2025_-_bancada_do_pt._explicacoes_sobre_atendimentos_do_esf.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_legislativa_no_02.2025_-_bancada_do_pt._explicacoes_sobre_atendimentos_do_esf.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES A ATENDIMENTOS PELO ESF”.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ceguinho</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_legislativa_no_03.2025_-_claudemir_a._amann._iluminacao_e_supressao_de_galhos_da_praca_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_legislativa_no_03.2025_-_claudemir_a._amann._iluminacao_e_supressao_de_galhos_da_praca_municipal.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA MELHORADA A ILUMINAÇÃO E FEITA A SUPRESSÃO DE GALHOS DA PRAÇA MUNICIPAL”.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_legislativa_no_04.2025_-_claudemir_a._amann._aquisicao_de_um_triturador_de_galhos_pela_administracao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_legislativa_no_04.2025_-_claudemir_a._amann._aquisicao_de_um_triturador_de_galhos_pela_administracao.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ESTUDE A POSSIBILIDADE DE AQUISIÇÃO DE UM TRITURADOR DE GALHOS”.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleber Jonas Weschenfelder</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_legislativa_no_05.2025_-_claber_j._weschenfelder._fornecimento_de_agua_a_moradores_da_linha_novo_mundo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_legislativa_no_05.2025_-_claber_j._weschenfelder._fornecimento_de_agua_a_moradores_da_linha_novo_mundo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA ESTENDIDO O FORNECIMENTO DE ÁGUA A MORADORES DA LINHA NOVO MUNDO, INTERIOR DE GUARUJÁ DO SUL/SC”.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marisa Isabel Vergutz Bottini</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_legislativa_no_06.2025_-_marisa_i._v._bottini._instalacao_de_lombadas_redutoras_de_velocidade_na_rua_afonso_dinon.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_legislativa_no_06.2025_-_marisa_i._v._bottini._instalacao_de_lombadas_redutoras_de_velocidade_na_rua_afonso_dinon.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADA LOMBADA REDUTORA DE VELOCIDADE NA RUA AFONSO DINON, NO BAIRRO SULINA”.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Fabrício Wagner</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_legislativa_no_07.2025_-_fabricio_wagner._instalacao_de_lombadas_redutoras_de_velocidade..docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_legislativa_no_07.2025_-_fabricio_wagner._instalacao_de_lombadas_redutoras_de_velocidade..docx</t>
   </si>
   <si>
     <t>"SOLICITA A INSTALAÇÃO DE LOMBADAS REDUTORAS DE VELOCIDADE”.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_legislativa_no_08.2025_-_carlos_i._possatto._acesso_no_km_105_da_br_163.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_legislativa_no_08.2025_-_carlos_i._possatto._acesso_no_km_105_da_br_163.docx</t>
   </si>
   <si>
     <t>"SOLICITA MANUTENÇÃO DE ACESSO NO KM 105 DA BR 163”.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_legislativa_no_09.2025_-_carlos_i._possatto._remocao_do_degrau_na_lateral_da_br_163_no_parque_industrial.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_legislativa_no_09.2025_-_carlos_i._possatto._remocao_do_degrau_na_lateral_da_br_163_no_parque_industrial.docx</t>
   </si>
   <si>
     <t>"SOLICITA REMOÇÃO DO DEGRAU NA LATERAL DA BR 163 NO PARQUE INDUSTRIAL DE GUARUJÁ DO SUL/SC”.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_legislativa_no_10.2025_-_carlos_i._possatto._lombada_em_frente_a_escola_da_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_legislativa_no_10.2025_-_carlos_i._possatto._lombada_em_frente_a_escola_da_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA INSTALAÇÃO DE LOMBADA REDUTORA DE VELOCIDADE EM FRENTE À ESCOLA DA LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Pibi</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_legislativa_no_11.2025_-_luiz_c._seibel._lombadas_na_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_legislativa_no_11.2025_-_luiz_c._seibel._lombadas_na_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA A INSTALAÇÃO DE LOMBADAS NA LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_legislativa_no_12.2025_-_cleber_j._weschenfelder._revisao_geral_anual.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_legislativa_no_12.2025_-_cleber_j._weschenfelder._revisao_geral_anual.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES A RESPEITO DA REVISÃO GERAL ANUAL DOS SALÁRIOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_legislativa_no_13.2025_-_marisa_bottini._limpeza_em_riacho.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_legislativa_no_13.2025_-_marisa_bottini._limpeza_em_riacho.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE LIMPEZA NO RIACHO PRÓXIMO À RUA FELIPE HENTZ”.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_legislativa_no_14.2025_-_marisa_bottini._limpeza_da_estrada_de_acesso_a_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_legislativa_no_14.2025_-_marisa_bottini._limpeza_da_estrada_de_acesso_a_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE LIMPEZA DA ESTRADA DE ACESSO À LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Flávio Markus</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_legislativa_no_15.2025_-_flavio_markus_-_reparos_nas_estradas_do_bairro_esperanca.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_legislativa_no_15.2025_-_flavio_markus_-_reparos_nas_estradas_do_bairro_esperanca.docx</t>
   </si>
   <si>
     <t>"SOLICITA REPAROS NAS ESTRADAS DO BAIRRO ESPERANÇA”.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_legislativa_no_16.2025_-_fabricio_wagner_-_solicita_explicacoes_ao_coordenador_do_samu.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_legislativa_no_16.2025_-_fabricio_wagner_-_solicita_explicacoes_ao_coordenador_do_samu.docx</t>
   </si>
   <si>
     <t>"SOLICITA EXPLICAÇÕES AO COORDENADOR DO SAMU”.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_legislativa_no_17.2025_-_fabricio_wagner_-_implementacao_dos_cursos_do_senar.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_legislativa_no_17.2025_-_fabricio_wagner_-_implementacao_dos_cursos_do_senar.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O SECRETÁRIO DE AGRICULTURA ENTRE EM CONTATO COM O RESPONSÁVEL PELO SENAR NA REGIÃO E INDIQUE, JUNTAMENTE COM A DEMANDA DOS AGRICULTORES DO MUNICÍPIO, PARA QUE SEJA ADEQUADA A NECESSIDADE E DEMANDA E POSSIBILITE NOVOS APRENDIZADOS AOS AGRICULTORES DE GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_legislativa_no_18.2025_-_fabricio_wagner_-_contrata_mais_brasil.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_legislativa_no_18.2025_-_fabricio_wagner_-_contrata_mais_brasil.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ESTUDE A POSSIBILIDADE DE IMPLEMENTAR O CONTRATA MAIS BRASIL EM GUARUJÁ DO SUL”.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_legislativa_no_19.2025_-_lauri_doss_-_alteracao_na_lombada_da_rua_otavio_diehl.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_legislativa_no_19.2025_-_lauri_doss_-_alteracao_na_lombada_da_rua_otavio_diehl.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA AUMENTADO O TAMANHO DA LOMBADA DA RUA OTÁVIO DIEHL”.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_legislativa_no_20.2025_-_lauri_doss_-_instalacao_de_tachoes_na_rua_otavio_diehl.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_legislativa_no_20.2025_-_lauri_doss_-_instalacao_de_tachoes_na_rua_otavio_diehl.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADO TACHÕES NA RUA OTÁVIO DIEHL”.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_legislativa_no_21.2025_-_luiz_c._seibel_-_reparos_no_asfalto_na_via_de_acesso_a_linha_pessegueiro.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_legislativa_no_21.2025_-_luiz_c._seibel_-_reparos_no_asfalto_na_via_de_acesso_a_linha_pessegueiro.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE REPAROS NO ASFALTO DE ACESSO À LINHA PESSEGUEIRO, QUE ESTÁ EM MÁS CONDIÇÕES DE TRAFEGABILIDADE”.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_legislativa_no_22.2025_-_claudemir_a._amann_-_melhorias_no_canteiro_do_final_da_via_paralela_que_da_com_a_linha_pessegueiro_e_linha_taquarucu.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_legislativa_no_22.2025_-_claudemir_a._amann_-_melhorias_no_canteiro_do_final_da_via_paralela_que_da_com_a_linha_pessegueiro_e_linha_taquarucu.docx</t>
   </si>
   <si>
     <t>"SOLICITA MELHORIAS NO CANTEIRO DO FINAL DA VIA PARALELA, QUE DÁ COM A LINHA PESSEGUEIRO E LINHA TAQUARUÇÚ”.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_legislativa_no_23.2025_-_claudemir_a._amann_-_avaliacao_da_obra_de_asfalto.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_legislativa_no_23.2025_-_claudemir_a._amann_-_avaliacao_da_obra_de_asfalto.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA FEITA AVALIAÇÃO EM OBRA DE CONSTRUÇÃO DE ASFALTO”.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_legislativa_no_24.2025_-_marisa_bottini_-_acessibilidade_nos_passeios_publicos.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_legislativa_no_24.2025_-_marisa_bottini_-_acessibilidade_nos_passeios_publicos.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA ACESSIBILIDADE AOS CADEIRANTES NOS PASSEIOS PÚBLICOS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_legislativa_no_25.2025_-_cleber_j._weschenfelder_-_contratacao_dos_controladores_de_acesso.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_legislativa_no_25.2025_-_cleber_j._weschenfelder_-_contratacao_dos_controladores_de_acesso.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA AS CONTRATAÇÕES DOS CONTROLADORES DE ACESSO”.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_legislativa_no_26.2025_-_cleber_j._weschenfelder_-_pagamento_do_bonus_agricola.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_legislativa_no_26.2025_-_cleber_j._weschenfelder_-_pagamento_do_bonus_agricola.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES AO PAGAMENTO DO BÔNUS AGRÍCOLA”.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_legislativa_no_27.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_legislativa_no_27.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx</t>
   </si>
   <si>
     <t>"SOLICITA A TROCA DE TUBULAÇÃO NA RUA PARANÁ”.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_legislativa_no_28.2025_-_luiz_carlos_seibel_-_estender_a_licenca_maternidade_das_servidoras_temporarias.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_legislativa_no_28.2025_-_luiz_carlos_seibel_-_estender_a_licenca_maternidade_das_servidoras_temporarias.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE ESTENDER O PERÍODO DE LICENÇA MATERNIDADE DAS SERVIDORAS PÚBLICAS DO MUNICÍPIO COM CONTRATO TEMPORÁRIO”.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_legislativa_no_29.2025_-_claudemir_antonio_amann_-_liberar_internet_as_pessoas_que_utilizam_o_posto_de_saude.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_legislativa_no_29.2025_-_claudemir_antonio_amann_-_liberar_internet_as_pessoas_que_utilizam_o_posto_de_saude.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE LIBERAR INTERNET ÀS PESSOAS QUE UTILIZAM O POSTO DE SAÚDE”.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_legislativa_no_30.2025_-_fabricio_wagner_-_coleta_de_lixo_no_interior.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_legislativa_no_30.2025_-_fabricio_wagner_-_coleta_de_lixo_no_interior.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ESTUDE A POSSIBILIDADE DE REALIZAR COLETAS DE LIXO NO INTERIOR”.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_legislativa_no_31.2025_-_fabricio_wagner_-_prioridade_as_empresas_do_municipio_nas_licitacoes.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_legislativa_no_31.2025_-_fabricio_wagner_-_prioridade_as_empresas_do_municipio_nas_licitacoes.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O SETOR DE COMPRAS E LICITAÇÕES DA PREFEITURA COMECE A FAZER LICITAÇÕES QUE PRIORIZEM EMPRESAS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_legislativa_no_32.2025_-_claudemir_a._amann_-_pagamento_de_precatorios_pela_administracao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_legislativa_no_32.2025_-_claudemir_a._amann_-_pagamento_de_precatorios_pela_administracao.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO INFORME À CÂMARA DE VEREADORES OS PAGAMENTOS DE PRECATÓRIOS QUE FORAM REALIZADOS NESTE ANO”.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_legislativa_no_33.2025_-_fabricio_wagner_-_instalacao_de_sinalizacao_no_loteamento_gnoato.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_legislativa_no_33.2025_-_fabricio_wagner_-_instalacao_de_sinalizacao_no_loteamento_gnoato.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE A INSTALAÇÃO DE PLACAS COM OS NOMES DAS RUAS, SINALIZAÇÕES DE TRÂNSITO E LOMBADAS NAS RUAS DO LOTEAMENTO GNOATO”.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_legislativa_no_34.2025_-_marisa_bottini_-_manutencao_da_praca_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_legislativa_no_34.2025_-_marisa_bottini_-_manutencao_da_praca_municipal.docx</t>
   </si>
   <si>
     <t>"SOLICITA MANUTENÇÃO DA PRAÇA MUNICIPAL”.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_legislativa_no_35.2025_-_flavio_markus_-_informacoes_acerca_do_destino_dos_entulhos_recolhidos.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_legislativa_no_35.2025_-_flavio_markus_-_informacoes_acerca_do_destino_dos_entulhos_recolhidos.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES ACERCA DO DESTINO DOS ENTULHOS RECOLHIDOS NA CIDADE”.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/ata_da_8a_sessao_ordinaria_da_16a_legislatura.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/ata_da_8a_sessao_ordinaria_da_16a_legislatura.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA BUSCADA UMA SOLUÇÃO PARA QUE GUARUJÁ DO SUL POSSA ACOLHER NOVAS EMPRESAS E EMPREENDIMENTOS”.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_legislativa_no_37.2025_-_flavio_markus_-_reforcou_o_pedido_sobre_as_mudancas_realizadas_no_esf.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_legislativa_no_37.2025_-_flavio_markus_-_reforcou_o_pedido_sobre_as_mudancas_realizadas_no_esf.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES ÀS MUDANÇAS REALIZADAS NO ESF”.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Márcio Antônio Foggiatto</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_legislativa_no_38.2025_-_marcio_a._foggiatto_-_estacionamentos_compartilhados.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_legislativa_no_38.2025_-_marcio_a._foggiatto_-_estacionamentos_compartilhados.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA IMPLEMENTADO EM NOSSO MUNICÍPIO O ESTACIONAMENTO COMPARTILHADO”.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_legislativa_no_39.2025_-_claudemir_a._amann_-_dados_do_valor_gasto_no_financiamento_finisa.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_legislativa_no_39.2025_-_claudemir_a._amann_-_dados_do_valor_gasto_no_financiamento_finisa.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ENVIE DADOS DE QUANTO FOI INVESTIDO E QUANTOS JUROS FORAM PAGOS DO FINANCIAMENTO FINISA”.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_legislativa_no_40.2025_-_claudemir_a._amann_-_estacionamento_obliquo_na_rua_otavio_diehl.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_legislativa_no_40.2025_-_claudemir_a._amann_-_estacionamento_obliquo_na_rua_otavio_diehl.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA FEITO ESTACIONAMENTO OBLÍQUO NA RUA OTÁVIO DIEHL”.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_legislativa_no_41.2025_-_lauri_doss_-_projeto_pro-autismo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_legislativa_no_41.2025_-_lauri_doss_-_projeto_pro-autismo.docx</t>
   </si>
   <si>
     <t>"SOLICITA EXPLICAÇÕES DO PORQUÊ NÃO ESTÁ FUNCIONANDO O PROJETO PRÓ-AUTISMO”.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_legislativa_no_42.2025_-_cleber_j._weschenfelder_-_informacoes_sobre_as_consultas_oftalmologicas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_legislativa_no_42.2025_-_cleber_j._weschenfelder_-_informacoes_sobre_as_consultas_oftalmologicas.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFRMAÇÕES A RESPEITO DAS CONSULTAS OFTALMOLÓGICAS REALIZADAS NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_legislativa_no_43.2025_-_fabricio_wagner_-_contratacao_de_terapeuta_ocupacional.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_legislativa_no_43.2025_-_fabricio_wagner_-_contratacao_de_terapeuta_ocupacional.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A CONTRATAÇÃO DE UM TERAPEUTA OCUPACIONAL”.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_legislativa_no_44.2025_-_claudemir_a._amann_-_substituicao_do_calcamento_por_pavers.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_legislativa_no_44.2025_-_claudemir_a._amann_-_substituicao_do_calcamento_por_pavers.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJAM SUBSTITUÍDOS OS CALÇAMENTOS DE PEDRAS IRREGULARES POR PAVERS”.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_legislativa_no_45.2025_-_cleber_j._weschenfleder_-_projeto_pro-autismo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_legislativa_no_45.2025_-_cleber_j._weschenfleder_-_projeto_pro-autismo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE O PROJETO PRÓ-AUTISMO SEJA EFETIVADO”.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_legislativa_no_46.2025_-_flavio_markus_-_placas_de_identificacao_nas_ruas_do_loteamento_jardim_italia.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_legislativa_no_46.2025_-_flavio_markus_-_placas_de_identificacao_nas_ruas_do_loteamento_jardim_italia.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS RUAS DO BAIRRO JARDIM ITÁLIA”.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_legislativa_no_47.2025_-_luiz_c._seibel_-_abrigo_de_passageiros_na_rua_inacio_grimm.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_legislativa_no_47.2025_-_luiz_c._seibel_-_abrigo_de_passageiros_na_rua_inacio_grimm.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA INÁCIO GRIMM”.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_legislativa_no_48.2025_-_luiz_c._seibel_-_placas_de_identificacao_nas_comunidades_do_interior.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_legislativa_no_48.2025_-_luiz_c._seibel_-_placas_de_identificacao_nas_comunidades_do_interior.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NAS COMUNIDADE DO INTERIOR”.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_legislativa_no_49.2025_-_flavio_markus_-_esclarecimentos_sobre_andamento_de_licitacao.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_legislativa_no_49.2025_-_flavio_markus_-_esclarecimentos_sobre_andamento_de_licitacao.docx</t>
   </si>
   <si>
     <t>"SOLICITA ESCLARECIMENTOS SOBRE ANDAMENTO DE PROCESSOS LICITATÓRIOS”.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_legislativa_no_50.2025_-_lauri_doss_-_transporte_de_atletas_da_escolinha_chapecoense.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_legislativa_no_50.2025_-_lauri_doss_-_transporte_de_atletas_da_escolinha_chapecoense.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES ACERCA DO TRANSPORTE DOS ATLETAS DA ESCOLINHA DE FUTEBOL CHAPECOENSE”.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_legislativa_no_51.2025_-_cleber_j._weschenfelder_-_audiencia_publica.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_legislativa_no_51.2025_-_cleber_j._weschenfelder_-_audiencia_publica.docx</t>
   </si>
   <si>
     <t>"SOLICITA AUDIÊNCIA PÚBLICA”.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_legislativa_no_52.2025_-_luiz_c._seibel_-_informacoes_sobre_a_obra_do_clube_da_linha_baixo_arara.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_legislativa_no_52.2025_-_luiz_c._seibel_-_informacoes_sobre_a_obra_do_clube_da_linha_baixo_arara.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE A OBRA DO CLUBE DA LINHA BAIXO ARARA”.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_legislativa_no_53.2025_-_carlos_i._possatto_-_incentivo_a_empresas_do_municipio_em_licitacoes.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_legislativa_no_53.2025_-_carlos_i._possatto_-_incentivo_a_empresas_do_municipio_em_licitacoes.docx</t>
   </si>
   <si>
     <t>"SOLICITA INCENTIVO A EMPRESAS DO MUNICÍPIO EM LICITAÇÕES”.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Adavilson da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_legislativa_no_54.2025_-_adavilson_da_rosa_-_manutencoes_na_linha_maidana.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_legislativa_no_54.2025_-_adavilson_da_rosa_-_manutencoes_na_linha_maidana.docx</t>
   </si>
   <si>
     <t>"SOLICITA MANUTENÇÕES NA LINHA MAIDANA”.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_legislativa_no_55.2025_-_flavio_markus_-_informacoes_sobre_usinas_solares.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_legislativa_no_55.2025_-_flavio_markus_-_informacoes_sobre_usinas_solares.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES ÀS USINAS SOLARES QUE FORAM INSTALADAS EM GUARUJÁ DO SUL/SC”.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_legislativa_no_56.2025_-_cleber_j._weschenfelder_-_contratacao_de_professor_de_danca_alema.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_legislativa_no_56.2025_-_cleber_j._weschenfelder_-_contratacao_de_professor_de_danca_alema.docx</t>
   </si>
   <si>
     <t>"SOLICITA CONTRATAÇÃO DE PROFESSOR DE DANÇA DO GRUPO ÍTALO GERMÂNICO DANZATORI DEL ZAUBER”.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_legislativa_no_57.2025_-_lauri_doss_-_reparos_nas_ruas_darci_cavalier_e_nicolau_aloisio_lermen.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_legislativa_no_57.2025_-_lauri_doss_-_reparos_nas_ruas_darci_cavalier_e_nicolau_aloisio_lermen.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJAM FEITOS REPAROS NAS RUAS DARCI CAVALIER E NICOLAU ALOÍSIO LERMEN”.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_legislativa_no_58.2025_-_carlos_i._possatto_-_instalacao_de_quebra_molas_na_rua_presdiente_vargas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_legislativa_no_58.2025_-_carlos_i._possatto_-_instalacao_de_quebra_molas_na_rua_presdiente_vargas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADO QUEBRA MOLAS NA RUA PRESIDENTE VARGAS”.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_legislativa_no_59.2025_-_flavio_markus_-_instalacao_de_lombada_na_rua_presidente_vargas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_legislativa_no_59.2025_-_flavio_markus_-_instalacao_de_lombada_na_rua_presidente_vargas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADA LOMBADA REDUTORA DE VELOCIDADE NA RUA PRESIDENTE VARGAS”.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_legislativa_no_60.2025_-_flavio_markus_-_padronizacao_da_avenida_joao_pessoa.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_legislativa_no_60.2025_-_flavio_markus_-_padronizacao_da_avenida_joao_pessoa.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE HAJA PADRONIZAÇÃO DA AVENIDA JOÃO PESSOA”.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_legislativa_no_61.2025_-_fabricio_wagner_-_instalacao_de_redutor_de_velocidade_proximo_ao_trevo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_legislativa_no_61.2025_-_fabricio_wagner_-_instalacao_de_redutor_de_velocidade_proximo_ao_trevo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADO REDUTOR DE VELOCIDADE ANTES DO TREVO DE ACESSO AO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_legislativa_no_62.2025_-_claudemir_a._amann_-_instalacao_de_ponto_de_carregamento_eletrico.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_legislativa_no_62.2025_-_claudemir_a._amann_-_instalacao_de_ponto_de_carregamento_eletrico.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA INSTALADO PONTO DE APOIO E CARREGAMENTO ELÉTRICO PARA VIAJANTES QUE POSSUEM TRAILERS”.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_legislativa_no_63.2025_-_carlos_i._possatto_-_aquisicao_de_conjunto_de_conchas_para_os_tratores.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_legislativa_no_63.2025_-_carlos_i._possatto_-_aquisicao_de_conjunto_de_conchas_para_os_tratores.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ADQUIRA UM CONJUNTO DE CONCHAS AGRÍCOLAS PARA UTILIZAÇÃO EM TRATORES”.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_legislativa_no_64.2025_-_carlos_i._possatto_-_instalacao_de_agua_na_linha_novo_mundo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_legislativa_no_64.2025_-_carlos_i._possatto_-_instalacao_de_agua_na_linha_novo_mundo.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PROVIDENCIADO O ABASTECIMENTO DE ÁGUA NA LINHA NOVO MUNDO”.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_legislativa_no_65.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_legislativa_no_65.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx</t>
   </si>
   <si>
     <t>"SOLICITA TROCA DE TUBOS DA RUA PARANÁ”.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_legislativa_no_66.2025_-_cleber_j._weschenfelder_-_retomada_da_politica_publica_de_execucao_deas_calcadas.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_legislativa_no_66.2025_-_cleber_j._weschenfelder_-_retomada_da_politica_publica_de_execucao_deas_calcadas.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA RETOMADA A POLÍTICA PÚBLICA DE EXECUÇÃO DAS CALÇADAS NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_legislativa_no_67.2025_-_luiz_c._seibel_-_alteracao_na_forma_de_pagamento_do_abono_assiduidade.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_legislativa_no_67.2025_-_luiz_c._seibel_-_alteracao_na_forma_de_pagamento_do_abono_assiduidade.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO MUDE A FORMA DE PAGAMENTO DO ABONO ASSIDUIDADE”.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_legislativa_no_68.2025_-_fabricio_wagner_-_criacao_de_projeto_de_coscinetizacao_sobre_o_lixo.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_legislativa_no_68.2025_-_fabricio_wagner_-_criacao_de_projeto_de_coscinetizacao_sobre_o_lixo.docx</t>
   </si>
   <si>
     <t>"SOLICITA A CRIAÇÃO DE UM PROJETO DE CONSCIENTIZAÇÃO E DESTINAÇÃO DE LIXO”.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_legislativa_no_69.2025_-_flavio_markus_-_instalacao_de_lixeira_grande.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_legislativa_no_69.2025_-_flavio_markus_-_instalacao_de_lixeira_grande.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO PROVIDENCIE A INSTALAÇÃO DE UMA LIXEIRA GRANDE NA RUA DE ACESSO À LINHA PESSEGUEIRO”.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_legislativa_no_70.2025_-_cleber_j._weschenfedler_-_informacoes_sobre_licitacao_de_esportes.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_legislativa_no_70.2025_-_cleber_j._weschenfedler_-_informacoes_sobre_licitacao_de_esportes.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ENCAMINHE, ATRAVÉS DO DEPARTAMENTO DE ESPORTES, INFORMAÇÕES REFERENTES À LICITAÇÃO DO CAMPEONATO DE FUTSAL E VOLEIBOL”.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_legislativa_no_71.2025_-_fabricio_wagner_-_manutencoes_no_bairro_mirassol.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_legislativa_no_71.2025_-_fabricio_wagner_-_manutencoes_no_bairro_mirassol.docx</t>
   </si>
   <si>
     <t>"SOLICITA MANUTENÇÕES NO BAIRRO MIRASSOL”.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_legislativa_no_72.2025_-_flavio_markus_-_reparos_na_rua_dionisio_caramori.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_legislativa_no_72.2025_-_flavio_markus_-_reparos_na_rua_dionisio_caramori.docx</t>
   </si>
   <si>
     <t>"SOLICITA REPAROS NA RUA DIONÍSIO CARAMORI”.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_legislativa_no_73.2025_-_claudemir_antonio_amann_-_informacoes_sobre_a_rua_coberta.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_legislativa_no_73.2025_-_claudemir_antonio_amann_-_informacoes_sobre_a_rua_coberta.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES SOBRE A RUA COBERTA”.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_legislativa_no_74.2025_-_cleber_jonas_weschenfelder_-_andamento_da_obra_da_ponte_da_gruta.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_legislativa_no_74.2025_-_cleber_jonas_weschenfelder_-_andamento_da_obra_da_ponte_da_gruta.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE A ADMINISTRAÇÃO DÊ ANDAMENTO AOS TRÂMITES E EMITA A ORDEM DE SERVIÇO PARA EXECUÇÃO DA OBRA DA PONTE DA GRUTA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_legislativa_no_75.2025_-_fabricio_wagner_-_construcao_de_escadaria_para_dar_acesso_ao_ginasio_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_legislativa_no_75.2025_-_fabricio_wagner_-_construcao_de_escadaria_para_dar_acesso_ao_ginasio_municipal.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ESCADARIA EM FRENTE AO SILO DA ALFA PARA DAR ACESSO AO GINÁSIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Chibi</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_legislativa_no_76.2025_-_rodrigo_andre_lunkes_-_instalacao_de_parquinho_infantil_perto_do_campo_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_legislativa_no_76.2025_-_rodrigo_andre_lunkes_-_instalacao_de_parquinho_infantil_perto_do_campo_municipal.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INSTALADO PRÓXIMO AO CAMPO MUNICIPAL UM PARQUINHO INFANTIL.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_legislativa_no_77.2025_-_claudemir_a._amann_-_escoamento_na_rua_inacio_rippel.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_legislativa_no_77.2025_-_claudemir_a._amann_-_escoamento_na_rua_inacio_rippel.docx</t>
   </si>
   <si>
     <t>"SOLICITA PARA QUE SEJA FEITO O ESCOAMENTO DE ÁGUA NA RUA INÁCIO RIPPEL, EM FRENTE AO MORADOR ÉDIO MULLER"</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_legislativa_no_78.2025_-_fabricio_wagner_-_criacao_de_lei_que_suporte_e_ampare_os_atletas_do_municipio.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_legislativa_no_78.2025_-_fabricio_wagner_-_criacao_de_lei_que_suporte_e_ampare_os_atletas_do_municipio.docx</t>
   </si>
   <si>
     <t>"SOLICITA A CRIAÇÃO DE UMA LEI QUE SUPORTE E AMPARE OS ATLETAS DO MUNICÍPIO QUE SE LESIONEM EM COMPETIÇÕES”.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_legislativa_no_79.2025_-_cleber_j._weschenfelder_-_informacoes_referente_ao_campeonato_municipal.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_legislativa_no_79.2025_-_cleber_j._weschenfelder_-_informacoes_referente_ao_campeonato_municipal.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ENCAMINHE INFORMAÇÕES REFERENTE AO CAMPEONATO MUNICIPAL, TENDO EM VISTA QUE O PEDIDO REALIZADO EM DEZESSETE DE JUNHO NÃO TEVE RESPOSTA”.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_legislativa_no_80.2025_-_claudemir_antonio_amann_-_terraplanagem_na_area_institucional_no_loteamento_gnoato.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_legislativa_no_80.2025_-_claudemir_antonio_amann_-_terraplanagem_na_area_institucional_no_loteamento_gnoato.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO TERRAPLANAGEM NA ÁREA INSTITUCIONAL NO LOTAMENTO GNOATO.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_legislativa_no_81.2025_-_flavio_markus_-_rolo_compactador_na_rua_jose_seibel_e_rua_do_morador_jandir_maran.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_legislativa_no_81.2025_-_flavio_markus_-_rolo_compactador_na_rua_jose_seibel_e_rua_do_morador_jandir_maran.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA PASSADO O ROLO COMPACTADOR NA RUA JOÉ SEBEL, NO BAIRRO SULINA, E NA RUA DO MORADOR JANDIR MARAN".</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_legislativa_no_82.2025_-_claudemir_antonio_amann_-_hospedagem_para_pacientes_que_se_deslocam_a_florianopolis_joinville_blumenau_e_brusque.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_legislativa_no_82.2025_-_claudemir_antonio_amann_-_hospedagem_para_pacientes_que_se_deslocam_a_florianopolis_joinville_blumenau_e_brusque.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A SECRETARIA DE SAÚDE REALIZE LICITAÇÃO AFIM DE CONTRATAR HOSPEDAGEM A PACIENTES QUE SE DESLOCAM A FLORIANÓPOLIS, JOINVILLE, BLUMENAU E BRUSQUE”.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_legislativa_no_83.2025_-_carlos_izidro_possatto_-_adquirir_distribuidor_de_adubo_solido.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_legislativa_no_83.2025_-_carlos_izidro_possatto_-_adquirir_distribuidor_de_adubo_solido.pdf</t>
   </si>
   <si>
     <t>"SOLICITA QUE A ADMINISTRAÇÃO ADQUIRA UM DISTRIBUIDOR DE ADUBO SÓLIDO."</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_legislativa_no_84.2025_-_carlos_izidro_possatto_-_fornecimento_de_maquinas_para_quem_planta_terrenos_baldios.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_legislativa_no_84.2025_-_carlos_izidro_possatto_-_fornecimento_de_maquinas_para_quem_planta_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A SECRETARIA DE AGRICULTURA FORNEÇA HORAS MÁQUINA A QUEM PLANTA EM TERRENOS BALDIOS”.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_legislativa_no_85.2025_-_flavio_markus_-_realizar_manutencao_na_rodovia_ate_a_comunidade_pessegueiro.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_legislativa_no_85.2025_-_flavio_markus_-_realizar_manutencao_na_rodovia_ate_a_comunidade_pessegueiro.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A ADMINISTRAÇÃO FAÇA MANUTENÇÃO NA RODOVIA ATÉ A COMUNIDADE DO PESSEGUEIRO (TAPA BURACO E LIMPEZA DAS LATERAIS)”.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
   </si>
   <si>
     <t>"SOLICITOU QUE SEJA AMPLIADO O ABASTECIMENTO DE ÁGUA ATÉ A LATICÍNIOS BRQ”.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_legislativa_no_87.2025_-_carlos_izidro_possatto_-_pedido_de_esclarecimento_para_a_secretaria_da_educacao.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_legislativa_no_87.2025_-_carlos_izidro_possatto_-_pedido_de_esclarecimento_para_a_secretaria_da_educacao.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU ESCLARECIMENTOS PARA A SECRETARIA DE EDUCAÇÃO REFERENTE A LICITAÇÃO PARA COMPRA DOS TROFÉUS DO CAMPEONATO MUNICIPAL”.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_legislativa_no_88.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_o_andamento_do_programa_para_dentro_da_porteira.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_legislativa_no_88.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_o_andamento_do_programa_para_dentro_da_porteira.pdf</t>
   </si>
   <si>
     <t>"COMO ESTÁ O ANDAMENTO DO PROGRAMA PARA DENTRO DA PORTEIRA, QUAIS AS PROPRIEDADES ATENDIDAS ATÉ O MOMENTO E O CRONOGRAMA DE TRABALHO”.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_legislativa_no_89.2025_-_carlos_izidro_possatto_-_pedido_a_secretaria_de_obras_e_agricultura_sobre_servicos_em_propriedades_rurais.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_legislativa_no_89.2025_-_carlos_izidro_possatto_-_pedido_a_secretaria_de_obras_e_agricultura_sobre_servicos_em_propriedades_rurais.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE QUANDO HOUVER SOLICITAÇÃO DE SERVIÇOS EM PROPRIEDADES RURAIS, QUE SEJA PRONTAMENTE ATENDIDO”.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_legislativa_no_90.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_a_reforma_da_ponte_do_baixo_arara.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_legislativa_no_90.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_a_reforma_da_ponte_do_baixo_arara.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES A REFORMA DA PONTE NA LINHA BAIXO ARARA, QUAL SERÁ A PREVISÃO DE VALOR INVESTIDO”.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_legislativa_no_91.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_cartaz_levado_pelos_chefes_do_poder_executivo_durante_desfile.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_legislativa_no_91.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_cartaz_levado_pelos_chefes_do_poder_executivo_durante_desfile.docx</t>
   </si>
   <si>
     <t>"SOLICITA INFORMAÇÕES REFERENTES AO CARTAZ QUE OS CHEFES DO PODER EXECUTIVO LEVARAM, TENDO EM VISTA QUE A FRASE ESCRITA EXPRESSAVA UMA POSIÇÃO IDEOLÓGICA, QUESTIONANDO SE ESTA AÇÃO CONFIGURA COMO VIOLAÇÃO DOS PRINCÍPIOS DA ADMINISTRAÇÃO PÚBLICA NOS TERMOS DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DE IMPROBIDADE ADMINISTRATIVA CARACTERIZADA PELA LEI 8.429/1992, QUESTIONANDO AINDA SE HOUVE PROPAGANDA ELEITORAL ANTECIPADA, CONDUTA QUE É VEDADA AOS AGENTES PÚBLICOS, CONFORME PREVÊ A ALEI 9.404/1997”.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_legislativa_no_92.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_se_o_sindicato_foi_consultado_quanto_ao_cartaz_levado_ao_desfile.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_legislativa_no_92.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_se_o_sindicato_foi_consultado_quanto_ao_cartaz_levado_ao_desfile.docx</t>
   </si>
   <si>
     <t>"SOLICITA QUE SEJA ENCAMINHADO AO SINDICATO PEDIDO DE INFORMAÇÃO, SE A ENTIDADE FOI CONSULTADA QUANTO A AÇÃO DO CARTAZ LEVADO PELO CHEFE DO EXECUTIVO DURANTE DESFILE DE SETE DE SETEMBRO.”</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_legislativa_no_93.2025_-_lauri_doss_-_pedido_de_informacao_a_secretaria_da_educacao_referente_aos_uniformes_escolares.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_legislativa_no_93.2025_-_lauri_doss_-_pedido_de_informacao_a_secretaria_da_educacao_referente_aos_uniformes_escolares.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU INFORMAÇÕES A SECRETARIA DE EDUCAÇÃO REFERENTE AOS UNIFORMES ESCOLARES”.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_legislativa_no_94.2025_-_flavio_markus_-_pedido_de_informacao_quanto_a_alimentacao_nas_creches.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_legislativa_no_94.2025_-_flavio_markus_-_pedido_de_informacao_quanto_a_alimentacao_nas_creches.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU INFORMAÇÕES REFERENTES A ALIMENTAÇÃO ESCOLAR DAS CRECHES, COMO ESTÁ O CARDÁPIO ELABORADO PELA NUTRICIONISTA E A COMPRA DOS GÊNEROS ALIMENTÍCIOS”.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_legislativa_no_95.2025_-_luiz_carlos_seibel_-_pedido_para_que_seja_efetuado_manutencao_dos_brinquedos_da_praca.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_legislativa_no_95.2025_-_luiz_carlos_seibel_-_pedido_para_que_seja_efetuado_manutencao_dos_brinquedos_da_praca.pdf</t>
   </si>
   <si>
     <t>"SEJA EFETUADO MANUTENÇÃO NOS BRINQUEDOS DA PRAÇA, E QUE ALGUÉM FIQUE RESPONSÁVEL PELA VISTORIA DO PARQUINHO”.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_legislativa_no_96.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_referente_ao_rendimento_dos_juros_que_rendeu_o_recurso_vinculado_a_ponte_do_baixo_arara.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_legislativa_no_96.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_referente_ao_rendimento_dos_juros_que_rendeu_o_recurso_vinculado_a_ponte_do_baixo_arara.pdf</t>
   </si>
   <si>
     <t>"QUESTIONA O VALOR DOS JUROS QUE O RECURSO DESTINADO A PONTE DO BAIXO ARARA RENDEU ATÉ O MOMENTO.”</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_legislativa_no_97.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacoes_referente_as_obras_de_reforma_no_clube_da_linha_pessegueiro_baixo_arara_e_da_cidade.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_legislativa_no_97.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacoes_referente_as_obras_de_reforma_no_clube_da_linha_pessegueiro_baixo_arara_e_da_cidade.pdf</t>
   </si>
   <si>
     <t>"PEDIDO DE INFORMAÇÕES REFERENTE AS OBRAS DE REFORMA NO CLUBE DA LINHA PESSEGUEIRO, BAIXO ARARA E DA CIDADE”.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_legislativa_no_98.2025_-_carlos_izidro_possatto_-_pedido_ao_dnit_para_fazer_reparos_na_linha_sao_francisco.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_legislativa_no_98.2025_-_carlos_izidro_possatto_-_pedido_ao_dnit_para_fazer_reparos_na_linha_sao_francisco.pdf</t>
   </si>
   <si>
     <t>"PEDE AO DNIT PARA QUE O MESMO CONCEDA PERMISSÃO PARA O MUNICÍPIO FAZER REPAROS NA VIA PERIFÉRICA, MAIS PRECISAMENTE NA_x000D_
 ENTRADA DA LINHA SÃO FRANCISCO, PRÓXIMO A LATICÍNIOS BRQ”.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_legislativa_no_99.2025_-_carlos_izidro_possatto_-_pedido_de_troca_dos_tubos_na_rua_parana.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_legislativa_no_99.2025_-_carlos_izidro_possatto_-_pedido_de_troca_dos_tubos_na_rua_parana.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU QUE A SECRETARIA DE OBRAS E URBANISMO FAÇA A TROCA DOS TUBOS NA RUA PARANÁ”.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_legislativa_no_100.2025_-_cleber_jonas_weschenfelder_-_pedido_de_solucao_para_a_falta_de_energia_eletrica_no_interior.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_legislativa_no_100.2025_-_cleber_jonas_weschenfelder_-_pedido_de_solucao_para_a_falta_de_energia_eletrica_no_interior.pdf</t>
   </si>
   <si>
     <t>"SOLICITOU MAIS INVESTIMENTOS POR PARTE DA CELESC VISTO QUE O PROBLEMA DE FALTA DE ENERGIA ELÉTRICA NO INTERIOR É RECORRENTE”.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>"SOLICITOU QUE PARTE DO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS PÚBLICOS SEJA UTILIZADO COMO VALE FEIRA, DESTINADO A COMPRA DE_x000D_
 PRODUTOS DA AGRICULTURA FAMILIAR”.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_legislativa_no_102.2025_-_claudemir_antonio_amann_-_pedido_de_informacoes_ao_dnit_sobre_via_periferica.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_legislativa_no_102.2025_-_claudemir_antonio_amann_-_pedido_de_informacoes_ao_dnit_sobre_via_periferica.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO DNIT QUE INFORME A SITUAÇÃO ATUAL DA OBRA DA VIA PERIFÉRICA QUE LIGA OS MUNICÍPIOS DE GUARUJÁ DO SUL E SÃO JOSÉ DO CEDRO, ESCLARECENDO OS MOTIVOS DA PARALISAÇÃO E APRESENTANDO A ESTIMATIVA DE RETORNO DOS TRABALHOS, TENDO EM VISTA A IMPORTÂNCIA DESSA OBRA PARA O DESENVOLVIMENTO REGIONAL.”</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_legislativa_no_103.2025_-_claudemir_antonio_amann_-_indicacao_de_utilizacao_de_espacos_do_ginario_de_esportes_como_publicidade.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_legislativa_no_103.2025_-_claudemir_antonio_amann_-_indicacao_de_utilizacao_de_espacos_do_ginario_de_esportes_como_publicidade.pdf</t>
   </si>
   <si>
     <t>“Solicitou que a Secretaria de Educação analisasse a viabilidade de utilizar os espaços, já antes utilizados, e que atualmente também poderiam ser aproveitados para marketing de empresas locais.”</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_legislativa_no_104.2025_-_flavio_markus_-_solicita_a_administracao_municipal_informacoes_sobre_o_calcamento_la_pessegueiro.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_legislativa_no_104.2025_-_flavio_markus_-_solicita_a_administracao_municipal_informacoes_sobre_o_calcamento_la_pessegueiro.pdf</t>
   </si>
   <si>
     <t>"Solicita à administração municipal informações sobre o andamento do projeto de calçamento da Linha Pessegueiro."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_legislativa_no_105.2025_-_fabricio_wagner_-_indica_chamada_de_urgencia_para_contratacao_de_terapeuta_ocupacional.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_legislativa_no_105.2025_-_fabricio_wagner_-_indica_chamada_de_urgencia_para_contratacao_de_terapeuta_ocupacional.pdf</t>
   </si>
   <si>
     <t>“Solicita que seja realizada chamada de urgência para a contratação de um profissional de Terapia Ocupacional, tendo em vista que a vaga não foi preenchida no concurso público realizado neste ano de 2025. a medida visa atender à demanda da comunidade local, até que seja possível a integração definitiva do profissional da área através da realização de um novo concurso público ou processo seletivo.”</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_legislativa_no_106.2025_-_cleber_j._weschenfelder_-_indica_audiencia_publica_para_tratar_sobre_a_alimentacao_escolar_pnae.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_legislativa_no_106.2025_-_cleber_j._weschenfelder_-_indica_audiencia_publica_para_tratar_sobre_a_alimentacao_escolar_pnae.pdf</t>
   </si>
   <si>
     <t>“Propõe a realização de uma Audiência Pública referente ao tema da Alimentação Escolar.”</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_legislativa_no_107.2025_-_fabricio_wagner_-_indica_a_compra_de_uma_maquina_para_demarcacao_asfaltica.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_legislativa_no_107.2025_-_fabricio_wagner_-_indica_a_compra_de_uma_maquina_para_demarcacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>“Indica à administração municipal que seja realizado um estudo de viabilidade para a aquisição de uma máquina de demarcação asfáltica.”</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_legislativa_no_108.2025_-_lauri_doss_-_indica_o_estacionamento_unilateral_na_av_joao_pessoa.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_legislativa_no_108.2025_-_lauri_doss_-_indica_o_estacionamento_unilateral_na_av_joao_pessoa.pdf</t>
   </si>
   <si>
     <t>“INDICA AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO – DEMUTRAN, QUE SEJA REALIZADO ESTUDO E POSTERIOR IMPLANTAÇÃO DE ESTACIONAMENTO EM APENAS UM DOS LADOS DA RUA QUE SE ESTENDE DESDE O GINÁSIO MUNICIPAL (AV. JOÃO PESSOA) ATÉ A ESQUINA DA RUA ANTÔNIO BAVARESCO.”</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_legislativa_no_109.2025_-_flavio_markus_-_indicacao_para_atendimentos_domiciliares_de_fisioterapia.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_legislativa_no_109.2025_-_flavio_markus_-_indicacao_para_atendimentos_domiciliares_de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>“INDICA À SECRETARIA MUNICIPAL DA SAÚDE QUE SEJAM RETOMADOS OS ATENDIMENTOS DE PROFISSIONAL DE FISIOTERAPIA EM ATUAÇÃO DOMICILIAR.”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_legislativa_no_110.2025_-_cleber_j._weschenfelder_-_indica_previsao_de_aumento_de_salarios_na_loa.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_legislativa_no_110.2025_-_cleber_j._weschenfelder_-_indica_previsao_de_aumento_de_salarios_na_loa.pdf</t>
   </si>
   <si>
     <t>“INDICA À ADMINISTRAÇÃO MUNICIPAL QUE SEJA PREVISTA, NA LEI ORÇAMENTÁRIA ANUAL (LOA) DO EXERCÍCIO DE 2026, UMA MARGEM ORÇAMENTÁRIA DESTINADA AO REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, CONTENDO UM ÍNDICE, PERCENTUAL OU QUANTITATIVO PARA O REFERIDO AUMENTO.”</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_legislativa_no_111.2025_-_cleber_j._weschenfelder_-_indica_acoes_paliativas_de_recuperacao_da_estrada_da_linha_pessegueiro.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_legislativa_no_111.2025_-_cleber_j._weschenfelder_-_indica_acoes_paliativas_de_recuperacao_da_estrada_da_linha_pessegueiro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO DEPARTAMENTO MUNICIPAL DE URBANISMO QUE SEJAM REALIZADAS AÇÕES PALIATIVAS DE RECUPERAÇÃO, COMO OPERAÇÃO TAPA-BURACOS, NA VIA LOCALIZADA NA REGIÃO DO PESSEGUEIRO, ATÉ QUE SEJA EXECUTADO O RECAPEAMENTO ASFÁLTICO DEFINITIVO.”</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_legislativa_no_112.2025_-_cleber_j._weschenfelder_-_indica_acoes_de_recuperacao_da_estrada_da_linha_preta.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_legislativa_no_112.2025_-_cleber_j._weschenfelder_-_indica_acoes_de_recuperacao_da_estrada_da_linha_preta.pdf</t>
   </si>
   <si>
     <t>“INDICA À SECRETARIA MUNICIPAL DE TRANSPORTE E OBRAS QUE SEJA REALIZADA MANUTENÇÃO NA ESTRADA GERAL DA LINHA BARRO PRETO E NAS VIAS DOS ARREDORES.”</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_legislativa_no_113.2025_-_lauri_doss_-_indica_a_construcao_de_passeio_na_rua_pedro_johann.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_legislativa_no_113.2025_-_lauri_doss_-_indica_a_construcao_de_passeio_na_rua_pedro_johann.pdf</t>
   </si>
   <si>
     <t>“INDICA À ADMINISTRAÇÃO MUNICIPAL QUE SEJA REALIZADO ESTUDO SOBRE A VIABILIDADE DE CONSTRUÇÃO DE PASSEIO PÚBLICO NA RUA PEDRO_x000D_
 JOHANN (LIGA A RUA JOÃO PESSOA AO CTG), TENDO EM VISTA QUE A REFERIDA ÁREA É MUNICIPAL E NÃO POSSUI PASSEIO EM NENHUM DOS LADOS DA VIA.”</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_legislativa_no_114.2025_-_claudemir_a._amann_-_dnit_indica_encaminhamento_de_oficio_para_obras_do_cruzamento_da_linha_pessegueiro.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_legislativa_no_114.2025_-_claudemir_a._amann_-_dnit_indica_encaminhamento_de_oficio_para_obras_do_cruzamento_da_linha_pessegueiro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO DNIT – DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES, QUE SEJA ADOTADA PROVIDÊNCIA IMEDIATA QUANTO À OBRA DE REVITALIZAÇÃO INTERROMPIDA NO CRUZAMENTO DE ACESSO À LINHA PESSEGUEIRO, LINHA TAQUARUSSU E SÃO JOSÉ DO CEDRO, VISANDO A CONCLUSÃO DOS SERVIÇOS.”</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_legislativa_no_115.2025_-_rodrigo_a._lunkes-_dnit_indica_colocacao_de_rotatoria_no_cruzamento_da_la_pessegueiro.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_legislativa_no_115.2025_-_rodrigo_a._lunkes-_dnit_indica_colocacao_de_rotatoria_no_cruzamento_da_la_pessegueiro.pdf</t>
   </si>
   <si>
     <t>“INDICA AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES, QUE SEJA INCLUÍDA, NO PROCESSO DE REVITALIZAÇÃO DO CRUZAMENTO DE ACESSO À LINHA PESSEGUEIRO, LINHA TAQUARUSSU E SÃO JOSÉ DO CEDRO, A SUBSTITUIÇÃO DA ATUAL ESTRUTURA EM TRIÂNGULO POR UMA ROTATÓRIA.”</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_legislativa_no_116.2025_-_bancada_mdb_-_revitalizacao_rua_pedro_johann.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_legislativa_no_116.2025_-_bancada_mdb_-_revitalizacao_rua_pedro_johann.pdf</t>
   </si>
   <si>
     <t>“INDICA À ADMINISTRAÇÃO MUNICIPAL QUE SEJA REALIZADO ESTUDO E POSTERIOR EXECUÇÃO DA PAVIMENTAÇÃO, REVITALIZAÇÃO E PAISAGISMO DA RUA PEDRO JOHANN (LIGA A RUA JOÃO PESSOA AO CTG), UTILIZANDO-SE DO RECURSO DESTINADO AO MUNICÍPIO POR MEIO DE EMENDA PARLAMENTAR DO DEPUTADO MAURO DE NADAL, NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS)”</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_legislativa_no_117.2025_-_fabricio_wagner_-_indicacao_sobre_substituicao_de_pedras_da_praca_municipal.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_legislativa_no_117.2025_-_fabricio_wagner_-_indicacao_sobre_substituicao_de_pedras_da_praca_municipal.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADO ESTUDO PARA SUBSTITUIÇÃO DO PASSEIO DA PRAÇA MUNICIPAL, EM RAZÃO DO DESLOCAMENTO E IRREGULARIDADE DAS PEDRAS ATUAIS, VISANDO À SEGURANÇA DOS USUÁRIOS.”</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_legislativa_no_118.2025_-_rodrigo_a._lunkes_-_indicacao_sobre_asfalto_no_loteamento_gnoatto.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_legislativa_no_118.2025_-_rodrigo_a._lunkes_-_indicacao_sobre_asfalto_no_loteamento_gnoatto.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal que seja providenciada a aquisição de massa asfáltica e a realização de reparos nos buracos existentes nas vias do Loteamento Gnoatto."</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_legislativa_no_119.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_sobre_as_despesas_atuais_com_a_educacao.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_legislativa_no_119.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_sobre_as_despesas_atuais_com_a_educacao.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal que seja apresentada documentação oficial referente aos números contábeis da educação, incluindo dados que justifiquem os aumentos de despesas relacionados à readequação dos educandários municipais, para fins de análise pelos vereadores e pelas famílias dos alunos."</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_legislativa_no_120.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_vale-alimentacao_dos_servidores.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_legislativa_no_120.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_vale-alimentacao_dos_servidores.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Poder Executivo Municipal que preste esclarecimentos sobre o andamento das ações referentes ao auxílio-alimentação dos servidores municipais."</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_legislativa_no_121.2025_-_claudemir_a._amann_-_solicita_que_o_britamento_atraves_da_linha_bela_vista.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_legislativa_no_121.2025_-_claudemir_a._amann_-_solicita_que_o_britamento_atraves_da_linha_bela_vista.pdf</t>
   </si>
   <si>
     <t>“SUGERE À SECRETARIA MUNICIPAL DE OBRAS QUE A EXECUÇÃO DA COLOCAÇÃO DE BRITAS NA LINHA BELA VISTA SEJA INICIADA NA REGIÃO PRÓXIMA AO COLÉGIO ESTADUAL, A FIM DE EVITAR O DESVIO DO FLUXO DE VEÍCULOS PESADOS PELO LOTEAMENTO GNOATTO".</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_legislativa_no_122.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_loteamento_....pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_legislativa_no_122.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_loteamento_....pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE INFORME O ANDAMENTO DO PROCESSO DE REGULARIZAÇÃO DO LOTEAMENTO WEISS II”.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_legislativa_no_123.2025_-_rodrigo_a._lunkes_-_solicita_estudo_para_implantacao_de_sistema_de_ventilacao_no_ginasio_municipal.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_legislativa_no_123.2025_-_rodrigo_a._lunkes_-_solicita_estudo_para_implantacao_de_sistema_de_ventilacao_no_ginasio_municipal.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO QUE REALIZE ESTUDO PARA IMPLANTAÇÃO DE SISTEMA DE VENTILAÇÃO NO GINÁSIO MUNICIPAL, VISANDO AMENIZAR O CALOR EXCESSIVO NO INTERIOR DO ESPAÇO”.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>MOÇÃO LEGISLATIVA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À 3ª COPA POSSATTO LASSBERG</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CENTRO DE TRADIÇÕES GAÚCHAS - CTG DE GUARUJÁ DO SUL/SC</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_apoio_hs.docx</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_apoio_hs.docx</t>
   </si>
   <si>
     <t>“APOIO AO PL N. 1.338/2022, QUE VERSA SOBRE A REGULAMENTAÇÃO DA EDUCAÇÃO DOMICILIAR NO ÂMBITO FEDERAL”</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MOVIMENTO DAS MULHERES CAMPONESAS</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ESCOLA DE JIU-JÍTSU HATTORI.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1546/mocao_de_apelo_12.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1546/mocao_de_apelo_12.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APELO EM APOIO AOS PRODUTORES DA ATIVIDADE LEITEIRA"</t>
   </si>
   <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1566/decreto_legislativo_n._04.2025_aprova_contas_do_ex-prefeito.docx</t>
+  </si>
+  <si>
+    <t>"APROVA A PRESTAÇÃO DE CONTAS ANUAL DO EX-PREFEITO CLÁUDIO JUNIOR WESCHENFELDER, DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2024".</t>
+  </si>
+  <si>
     <t>1523</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_047-2025_-_altera_dispositivo_da_lei_n._2.445-2017_que_cria_sistema_municipal_de_protecao_e_defesa_civil_simdec_o_conselho_municipal_de_protecao_e_defesa_civil.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_047-2025_-_altera_dispositivo_da_lei_n._2.445-2017_que_cria_sistema_municipal_de_protecao_e_defesa_civil_simdec_o_conselho_municipal_de_protecao_e_defesa_civil.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI N. 2.445/2017 QUE CRIA SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (SIMDEC), O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC), O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (FUNDEC) E A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COOMPDEC) NO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_052-2025_-_dispoe_sobre_a_expansao_do_perimetro_urbano_do_municipio_guaruja_do_sul-sc.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_052-2025_-_dispoe_sobre_a_expansao_do_perimetro_urbano_do_municipio_guaruja_do_sul-sc.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a expansão do Perímetro Urbano do Município de Guarujá do Sul, SC, através da alteração da Lei Municipal nº 2.647/2019 de 19 de novembro de 2019, que aprovou e consolidou o perímetro urbano de Guarujá do Sul, e dá outras providências."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1522/projeto_de_lei_053-2025_-_altera_a_lei_muicipal_no._2457-2015_que_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_de_espaco_publico_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1522/projeto_de_lei_053-2025_-_altera_a_lei_muicipal_no._2457-2015_que_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_de_espaco_publico_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.457/2015, que autoriza o Poder Executivo Municipal a conceder o uso de espaço público e dá outras providências."</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1525/projeto_de_lei_054-2025_-_autoriza_a_alteracao_da_lei_orcamentaria_anual_atraves_da_abertura_de_um_credito_adicional_suplementar_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1525/projeto_de_lei_054-2025_-_autoriza_a_alteracao_da_lei_orcamentaria_anual_atraves_da_abertura_de_um_credito_adicional_suplementar_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR A DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_055-2025_-_acrescenta_o_art._19-a_a_lei_municipal_no._2.877-2024_que_aprovou_o_estudo_tecnico_socioambiental_-_etsa_do_municipio.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_055-2025_-_acrescenta_o_art._19-a_a_lei_municipal_no._2.877-2024_que_aprovou_o_estudo_tecnico_socioambiental_-_etsa_do_municipio.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 19-A À LEI MUNICIPA Nº 2.877/2024, QUE APROVOU O ESTUDO TÉCNICO SOCIOAMBIENTAL - ETSA DO MUNICÍPIO DE GUARUJÁ DO SUL/SC, E ACRESCENTA O §3º AO ART. 13 DA LEI ORDINÁRIA Nº 768/1987, QUE INSTITUI O PLANO FÍSICO-TERRITORIAL DE GUARUJÁ DO SUL."</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>"AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS A HOSPITAL GUARUJÁ, INSTITUTO MARIA SCHMITT - IMAS."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_do_executivo_61-2025_-_institui_o_programa_bolsa_atleta_no_municipio_de_guaruja_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_do_executivo_61-2025_-_institui_o_programa_bolsa_atleta_no_municipio_de_guaruja_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA BOLSA ATLETA NO MUNICÍPIO DE GUARUJÁ DO SUL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_062-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_062-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Eliane Aparecida de Souza Fanton</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_do_executiv0_063-2025_-_autoriza_o_poder_executivo_municipal_a_efetuar_em_carater_indenizatorio_e_excepcional_o_pagam._correspondentes_a_creditos_de_vale-alimentacao.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_do_executiv0_063-2025_-_autoriza_o_poder_executivo_municipal_a_efetuar_em_carater_indenizatorio_e_excepcional_o_pagam._correspondentes_a_creditos_de_vale-alimentacao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR, EM CARÁTER INDENIZATÓRIO E EXCEPCIONAL, O PAGAMENTO DE VALORES CORRESPONDENTES A CRÉDITOS DE VALE-ALIMENTAÇÃO NÃO DISPONIBILIZADOS AOS SERVIDORES PÚBLICOS MUNICIPAIS EM RAZÃO DO INADIMPLEMENTO DA EMPRESA CONTRATADA PARA A ADMINISTRAÇÃO DO BENEFÍCIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1541/projeto_de_lei_064-2025_-_concede_revisao_geral_anual_ao_funcionalismo_publico_para_o_exercicio_de_2026_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1541/projeto_de_lei_064-2025_-_concede_revisao_geral_anual_ao_funcionalismo_publico_para_o_exercicio_de_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL AO FUNCIONALISMO PÚBLICO PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_lei_065-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_lei_065-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_066-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_066-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_do_executivo_76-2025_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_guaruja_do_sul_e_da_outras_previdencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_do_executivo_76-2025_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_guaruja_do_sul_e_da_outras_previdencias.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIA PÚBLICO-PRIVADAS E CONCESSÕES DO MUNICÍPIO DE GUARUJÁ DO SUL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º, §1º E §3º, DA LEI ORDINÁRIA 2.046/2010 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_complementar_120-2025_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_complementar_120-2025_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E INOVAÇÃO E CRIA O PROGRAMA DE INOVAÇÃO DO MUNICÍPIO DE GUARUJÁ DO SUL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_complementar_121-2025_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio_de_guaruja_do_sul.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_complementar_121-2025_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio_de_guaruja_do_sul.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO PARA A INSTALAÇÃO E USO DO SISTEMA 5G NO MUNICÍPIO DE GUARUJÁ DO SUL."</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1533/prjeto_de_lei_complementar_122-2025_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1533/prjeto_de_lei_complementar_122-2025_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS REGRAS PARA CONSTITUIÇÃO E FUNCIONAMENTO DE AMBIENTE REGULATÓRIO EXPERIMENTAL (SANDBOX REGULATÓRIO) NO MUNICÍPIO DE GUARUJÁ DO SUL."</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_complementar_123-2025_-_acresce_o_artigo_126-a_e_altera_a_tabela_xii_da_lei_complementar_n._47-2018_de_26_de_novembro_de_2018_que_dispoe_sobre_o_cod_tributario_do_mun._de_guaruja.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_complementar_123-2025_-_acresce_o_artigo_126-a_e_altera_a_tabela_xii_da_lei_complementar_n._47-2018_de_26_de_novembro_de_2018_que_dispoe_sobre_o_cod_tributario_do_mun._de_guaruja.pdf</t>
   </si>
   <si>
     <t>"ACRESCE O ARTIGO 126-A E ALTERA A TABELA XII DA LEI COMPLEMENTAR Nº 47/2018 DE 26D E NOVEMBRO DE 2018, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE GUARUJÁ DO SUL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1539/projeto_de_lei_complementar_124-2025_-_altera_incisos_ii_e_iii_do_art._768-87_do_plano_fisico_territorial_de_guaruja_do_sul_de_30_de_setembro_de_1987.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1539/projeto_de_lei_complementar_124-2025_-_altera_incisos_ii_e_iii_do_art._768-87_do_plano_fisico_territorial_de_guaruja_do_sul_de_30_de_setembro_de_1987.pdf</t>
   </si>
   <si>
     <t>"ALTERA INCISOS II E III DO ART. 11, DA LEI 768/87 DO PLANO FÍSICO TERRITORIAL DE GUARUJÁ DO SUL, DE 30 DE SETEMBRO DE 1987 E SUAS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_lei_complementar_125-2025_-_altera_o_numero_de_cargos_pertencentes_a_lei_complementar_2002-2009_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_lei_complementar_125-2025_-_altera_o_numero_de_cargos_pertencentes_a_lei_complementar_2002-2009_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"ALTERA O NÚMERO DE CARGOS PERTENCENTES A LEI COMPLEMENTAR 2.002/2009 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1524/projeto_de_lei_do_legislativo_002-2025_-_projeto_de_lei_do_legislativo_declarar_de_utilidade_publica_a_associacao_desportiva_amigos_garra_-_adag.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1524/projeto_de_lei_do_legislativo_002-2025_-_projeto_de_lei_do_legislativo_declarar_de_utilidade_publica_a_associacao_desportiva_amigos_garra_-_adag.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA AMIGOS GARRA - ADAG, DO MUNICÍPIO DE GUARUJÁ DO SUL, ESTADO DE SANTA CATARINA".</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_lei_do_legislativo_003-2025_-_concede_reajuste_anual_aos_servidores.pdf</t>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_lei_do_legislativo_003-2025_-_concede_reajuste_anual_aos_servidores.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL NO VENCIMENTO DOS CARGOS EFETIVOS, COMISSIONADOS, E DOS SUBSÍDIOS DOS CARGOS ELETIVOS DO PODER LEGISLATIVO MUNICIPAL”</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>PLOM</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA MIRIM</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/projeto_de_lei_do_legislativo_mirim_001-2025_-_institui_o_programa_paz_nas_escolas_nas_unidades_escolares_municipais.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA “PAZ NAS ESCOLAS” NAS UNIDADES ESCOLARES NÚCLEO MUNICIPAL DE ENSINO FUNDAMENTAL ARCO-ÍRIS E ESCOLA MUNICIPAL DO CAMPO SEMENTES DO AMANHÃ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2169,56 +2199,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_legislativa_no_01.2025_-_lauri_doss._custeio_da_hospedagem_para_pacientes_em_tratamento.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_legislativa_no_02.2025_-_bancada_do_pt._explicacoes_sobre_atendimentos_do_esf.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_legislativa_no_03.2025_-_claudemir_a._amann._iluminacao_e_supressao_de_galhos_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_legislativa_no_04.2025_-_claudemir_a._amann._aquisicao_de_um_triturador_de_galhos_pela_administracao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_legislativa_no_05.2025_-_claber_j._weschenfelder._fornecimento_de_agua_a_moradores_da_linha_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_legislativa_no_06.2025_-_marisa_i._v._bottini._instalacao_de_lombadas_redutoras_de_velocidade_na_rua_afonso_dinon.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_legislativa_no_07.2025_-_fabricio_wagner._instalacao_de_lombadas_redutoras_de_velocidade..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_legislativa_no_08.2025_-_carlos_i._possatto._acesso_no_km_105_da_br_163.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_legislativa_no_09.2025_-_carlos_i._possatto._remocao_do_degrau_na_lateral_da_br_163_no_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_legislativa_no_10.2025_-_carlos_i._possatto._lombada_em_frente_a_escola_da_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_legislativa_no_11.2025_-_luiz_c._seibel._lombadas_na_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_legislativa_no_12.2025_-_cleber_j._weschenfelder._revisao_geral_anual.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_legislativa_no_13.2025_-_marisa_bottini._limpeza_em_riacho.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_legislativa_no_14.2025_-_marisa_bottini._limpeza_da_estrada_de_acesso_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_legislativa_no_15.2025_-_flavio_markus_-_reparos_nas_estradas_do_bairro_esperanca.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_legislativa_no_16.2025_-_fabricio_wagner_-_solicita_explicacoes_ao_coordenador_do_samu.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_legislativa_no_17.2025_-_fabricio_wagner_-_implementacao_dos_cursos_do_senar.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_legislativa_no_18.2025_-_fabricio_wagner_-_contrata_mais_brasil.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_legislativa_no_19.2025_-_lauri_doss_-_alteracao_na_lombada_da_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_legislativa_no_20.2025_-_lauri_doss_-_instalacao_de_tachoes_na_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_legislativa_no_21.2025_-_luiz_c._seibel_-_reparos_no_asfalto_na_via_de_acesso_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_legislativa_no_22.2025_-_claudemir_a._amann_-_melhorias_no_canteiro_do_final_da_via_paralela_que_da_com_a_linha_pessegueiro_e_linha_taquarucu.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_legislativa_no_23.2025_-_claudemir_a._amann_-_avaliacao_da_obra_de_asfalto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_legislativa_no_24.2025_-_marisa_bottini_-_acessibilidade_nos_passeios_publicos.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_legislativa_no_25.2025_-_cleber_j._weschenfelder_-_contratacao_dos_controladores_de_acesso.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_legislativa_no_26.2025_-_cleber_j._weschenfelder_-_pagamento_do_bonus_agricola.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_legislativa_no_27.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_legislativa_no_28.2025_-_luiz_carlos_seibel_-_estender_a_licenca_maternidade_das_servidoras_temporarias.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_legislativa_no_29.2025_-_claudemir_antonio_amann_-_liberar_internet_as_pessoas_que_utilizam_o_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_legislativa_no_30.2025_-_fabricio_wagner_-_coleta_de_lixo_no_interior.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_legislativa_no_31.2025_-_fabricio_wagner_-_prioridade_as_empresas_do_municipio_nas_licitacoes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_legislativa_no_32.2025_-_claudemir_a._amann_-_pagamento_de_precatorios_pela_administracao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_legislativa_no_33.2025_-_fabricio_wagner_-_instalacao_de_sinalizacao_no_loteamento_gnoato.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_legislativa_no_34.2025_-_marisa_bottini_-_manutencao_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_legislativa_no_35.2025_-_flavio_markus_-_informacoes_acerca_do_destino_dos_entulhos_recolhidos.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/ata_da_8a_sessao_ordinaria_da_16a_legislatura.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_legislativa_no_37.2025_-_flavio_markus_-_reforcou_o_pedido_sobre_as_mudancas_realizadas_no_esf.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_legislativa_no_38.2025_-_marcio_a._foggiatto_-_estacionamentos_compartilhados.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_legislativa_no_39.2025_-_claudemir_a._amann_-_dados_do_valor_gasto_no_financiamento_finisa.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_legislativa_no_40.2025_-_claudemir_a._amann_-_estacionamento_obliquo_na_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_legislativa_no_41.2025_-_lauri_doss_-_projeto_pro-autismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_legislativa_no_42.2025_-_cleber_j._weschenfelder_-_informacoes_sobre_as_consultas_oftalmologicas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_legislativa_no_43.2025_-_fabricio_wagner_-_contratacao_de_terapeuta_ocupacional.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_legislativa_no_44.2025_-_claudemir_a._amann_-_substituicao_do_calcamento_por_pavers.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_legislativa_no_45.2025_-_cleber_j._weschenfleder_-_projeto_pro-autismo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_legislativa_no_46.2025_-_flavio_markus_-_placas_de_identificacao_nas_ruas_do_loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_legislativa_no_47.2025_-_luiz_c._seibel_-_abrigo_de_passageiros_na_rua_inacio_grimm.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_legislativa_no_48.2025_-_luiz_c._seibel_-_placas_de_identificacao_nas_comunidades_do_interior.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_legislativa_no_49.2025_-_flavio_markus_-_esclarecimentos_sobre_andamento_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_legislativa_no_50.2025_-_lauri_doss_-_transporte_de_atletas_da_escolinha_chapecoense.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_legislativa_no_51.2025_-_cleber_j._weschenfelder_-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_legislativa_no_52.2025_-_luiz_c._seibel_-_informacoes_sobre_a_obra_do_clube_da_linha_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_legislativa_no_53.2025_-_carlos_i._possatto_-_incentivo_a_empresas_do_municipio_em_licitacoes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_legislativa_no_54.2025_-_adavilson_da_rosa_-_manutencoes_na_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_legislativa_no_55.2025_-_flavio_markus_-_informacoes_sobre_usinas_solares.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_legislativa_no_56.2025_-_cleber_j._weschenfelder_-_contratacao_de_professor_de_danca_alema.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_legislativa_no_57.2025_-_lauri_doss_-_reparos_nas_ruas_darci_cavalier_e_nicolau_aloisio_lermen.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_legislativa_no_58.2025_-_carlos_i._possatto_-_instalacao_de_quebra_molas_na_rua_presdiente_vargas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_legislativa_no_59.2025_-_flavio_markus_-_instalacao_de_lombada_na_rua_presidente_vargas.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_legislativa_no_60.2025_-_flavio_markus_-_padronizacao_da_avenida_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_legislativa_no_61.2025_-_fabricio_wagner_-_instalacao_de_redutor_de_velocidade_proximo_ao_trevo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_legislativa_no_62.2025_-_claudemir_a._amann_-_instalacao_de_ponto_de_carregamento_eletrico.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_legislativa_no_63.2025_-_carlos_i._possatto_-_aquisicao_de_conjunto_de_conchas_para_os_tratores.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_legislativa_no_64.2025_-_carlos_i._possatto_-_instalacao_de_agua_na_linha_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_legislativa_no_65.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_legislativa_no_66.2025_-_cleber_j._weschenfelder_-_retomada_da_politica_publica_de_execucao_deas_calcadas.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_legislativa_no_67.2025_-_luiz_c._seibel_-_alteracao_na_forma_de_pagamento_do_abono_assiduidade.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_legislativa_no_68.2025_-_fabricio_wagner_-_criacao_de_projeto_de_coscinetizacao_sobre_o_lixo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_legislativa_no_69.2025_-_flavio_markus_-_instalacao_de_lixeira_grande.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_legislativa_no_70.2025_-_cleber_j._weschenfedler_-_informacoes_sobre_licitacao_de_esportes.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_legislativa_no_71.2025_-_fabricio_wagner_-_manutencoes_no_bairro_mirassol.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_legislativa_no_72.2025_-_flavio_markus_-_reparos_na_rua_dionisio_caramori.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_legislativa_no_73.2025_-_claudemir_antonio_amann_-_informacoes_sobre_a_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_legislativa_no_74.2025_-_cleber_jonas_weschenfelder_-_andamento_da_obra_da_ponte_da_gruta.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_legislativa_no_75.2025_-_fabricio_wagner_-_construcao_de_escadaria_para_dar_acesso_ao_ginasio_municipal.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_legislativa_no_76.2025_-_rodrigo_andre_lunkes_-_instalacao_de_parquinho_infantil_perto_do_campo_municipal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_legislativa_no_77.2025_-_claudemir_a._amann_-_escoamento_na_rua_inacio_rippel.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_legislativa_no_78.2025_-_fabricio_wagner_-_criacao_de_lei_que_suporte_e_ampare_os_atletas_do_municipio.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_legislativa_no_79.2025_-_cleber_j._weschenfelder_-_informacoes_referente_ao_campeonato_municipal.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_legislativa_no_80.2025_-_claudemir_antonio_amann_-_terraplanagem_na_area_institucional_no_loteamento_gnoato.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_legislativa_no_81.2025_-_flavio_markus_-_rolo_compactador_na_rua_jose_seibel_e_rua_do_morador_jandir_maran.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_legislativa_no_82.2025_-_claudemir_antonio_amann_-_hospedagem_para_pacientes_que_se_deslocam_a_florianopolis_joinville_blumenau_e_brusque.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_legislativa_no_83.2025_-_carlos_izidro_possatto_-_adquirir_distribuidor_de_adubo_solido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_legislativa_no_84.2025_-_carlos_izidro_possatto_-_fornecimento_de_maquinas_para_quem_planta_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_legislativa_no_85.2025_-_flavio_markus_-_realizar_manutencao_na_rodovia_ate_a_comunidade_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_legislativa_no_87.2025_-_carlos_izidro_possatto_-_pedido_de_esclarecimento_para_a_secretaria_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_legislativa_no_88.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_o_andamento_do_programa_para_dentro_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_legislativa_no_89.2025_-_carlos_izidro_possatto_-_pedido_a_secretaria_de_obras_e_agricultura_sobre_servicos_em_propriedades_rurais.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_legislativa_no_90.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_a_reforma_da_ponte_do_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_legislativa_no_91.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_cartaz_levado_pelos_chefes_do_poder_executivo_durante_desfile.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_legislativa_no_92.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_se_o_sindicato_foi_consultado_quanto_ao_cartaz_levado_ao_desfile.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_legislativa_no_93.2025_-_lauri_doss_-_pedido_de_informacao_a_secretaria_da_educacao_referente_aos_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_legislativa_no_94.2025_-_flavio_markus_-_pedido_de_informacao_quanto_a_alimentacao_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_legislativa_no_95.2025_-_luiz_carlos_seibel_-_pedido_para_que_seja_efetuado_manutencao_dos_brinquedos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_legislativa_no_96.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_referente_ao_rendimento_dos_juros_que_rendeu_o_recurso_vinculado_a_ponte_do_baixo_arara.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_legislativa_no_97.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacoes_referente_as_obras_de_reforma_no_clube_da_linha_pessegueiro_baixo_arara_e_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_legislativa_no_98.2025_-_carlos_izidro_possatto_-_pedido_ao_dnit_para_fazer_reparos_na_linha_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_legislativa_no_99.2025_-_carlos_izidro_possatto_-_pedido_de_troca_dos_tubos_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_legislativa_no_100.2025_-_cleber_jonas_weschenfelder_-_pedido_de_solucao_para_a_falta_de_energia_eletrica_no_interior.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_legislativa_no_102.2025_-_claudemir_antonio_amann_-_pedido_de_informacoes_ao_dnit_sobre_via_periferica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_legislativa_no_103.2025_-_claudemir_antonio_amann_-_indicacao_de_utilizacao_de_espacos_do_ginario_de_esportes_como_publicidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_legislativa_no_104.2025_-_flavio_markus_-_solicita_a_administracao_municipal_informacoes_sobre_o_calcamento_la_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_legislativa_no_105.2025_-_fabricio_wagner_-_indica_chamada_de_urgencia_para_contratacao_de_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_legislativa_no_106.2025_-_cleber_j._weschenfelder_-_indica_audiencia_publica_para_tratar_sobre_a_alimentacao_escolar_pnae.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_legislativa_no_107.2025_-_fabricio_wagner_-_indica_a_compra_de_uma_maquina_para_demarcacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_legislativa_no_108.2025_-_lauri_doss_-_indica_o_estacionamento_unilateral_na_av_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_legislativa_no_109.2025_-_flavio_markus_-_indicacao_para_atendimentos_domiciliares_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_legislativa_no_110.2025_-_cleber_j._weschenfelder_-_indica_previsao_de_aumento_de_salarios_na_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_legislativa_no_111.2025_-_cleber_j._weschenfelder_-_indica_acoes_paliativas_de_recuperacao_da_estrada_da_linha_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_legislativa_no_112.2025_-_cleber_j._weschenfelder_-_indica_acoes_de_recuperacao_da_estrada_da_linha_preta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_legislativa_no_113.2025_-_lauri_doss_-_indica_a_construcao_de_passeio_na_rua_pedro_johann.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_legislativa_no_114.2025_-_claudemir_a._amann_-_dnit_indica_encaminhamento_de_oficio_para_obras_do_cruzamento_da_linha_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_legislativa_no_115.2025_-_rodrigo_a._lunkes-_dnit_indica_colocacao_de_rotatoria_no_cruzamento_da_la_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_legislativa_no_116.2025_-_bancada_mdb_-_revitalizacao_rua_pedro_johann.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_legislativa_no_117.2025_-_fabricio_wagner_-_indicacao_sobre_substituicao_de_pedras_da_praca_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_legislativa_no_118.2025_-_rodrigo_a._lunkes_-_indicacao_sobre_asfalto_no_loteamento_gnoatto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_legislativa_no_119.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_sobre_as_despesas_atuais_com_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_legislativa_no_120.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_vale-alimentacao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_legislativa_no_121.2025_-_claudemir_a._amann_-_solicita_que_o_britamento_atraves_da_linha_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_legislativa_no_122.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_loteamento_....pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_legislativa_no_123.2025_-_rodrigo_a._lunkes_-_solicita_estudo_para_implantacao_de_sistema_de_ventilacao_no_ginasio_municipal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_apoio_hs.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1546/mocao_de_apelo_12.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_047-2025_-_altera_dispositivo_da_lei_n._2.445-2017_que_cria_sistema_municipal_de_protecao_e_defesa_civil_simdec_o_conselho_municipal_de_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_052-2025_-_dispoe_sobre_a_expansao_do_perimetro_urbano_do_municipio_guaruja_do_sul-sc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1522/projeto_de_lei_053-2025_-_altera_a_lei_muicipal_no._2457-2015_que_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_de_espaco_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1525/projeto_de_lei_054-2025_-_autoriza_a_alteracao_da_lei_orcamentaria_anual_atraves_da_abertura_de_um_credito_adicional_suplementar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_055-2025_-_acrescenta_o_art._19-a_a_lei_municipal_no._2.877-2024_que_aprovou_o_estudo_tecnico_socioambiental_-_etsa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_do_executivo_61-2025_-_institui_o_programa_bolsa_atleta_no_municipio_de_guaruja_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_062-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_do_executiv0_063-2025_-_autoriza_o_poder_executivo_municipal_a_efetuar_em_carater_indenizatorio_e_excepcional_o_pagam._correspondentes_a_creditos_de_vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1541/projeto_de_lei_064-2025_-_concede_revisao_geral_anual_ao_funcionalismo_publico_para_o_exercicio_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_lei_065-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_066-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_do_executivo_76-2025_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_guaruja_do_sul_e_da_outras_previdencias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_complementar_120-2025_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_complementar_121-2025_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio_de_guaruja_do_sul.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1533/prjeto_de_lei_complementar_122-2025_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_complementar_123-2025_-_acresce_o_artigo_126-a_e_altera_a_tabela_xii_da_lei_complementar_n._47-2018_de_26_de_novembro_de_2018_que_dispoe_sobre_o_cod_tributario_do_mun._de_guaruja.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1539/projeto_de_lei_complementar_124-2025_-_altera_incisos_ii_e_iii_do_art._768-87_do_plano_fisico_territorial_de_guaruja_do_sul_de_30_de_setembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_lei_complementar_125-2025_-_altera_o_numero_de_cargos_pertencentes_a_lei_complementar_2002-2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1524/projeto_de_lei_do_legislativo_002-2025_-_projeto_de_lei_do_legislativo_declarar_de_utilidade_publica_a_associacao_desportiva_amigos_garra_-_adag.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_lei_do_legislativo_003-2025_-_concede_reajuste_anual_aos_servidores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_legislativa_no_01.2025_-_lauri_doss._custeio_da_hospedagem_para_pacientes_em_tratamento.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_legislativa_no_02.2025_-_bancada_do_pt._explicacoes_sobre_atendimentos_do_esf.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_legislativa_no_03.2025_-_claudemir_a._amann._iluminacao_e_supressao_de_galhos_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_legislativa_no_04.2025_-_claudemir_a._amann._aquisicao_de_um_triturador_de_galhos_pela_administracao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_legislativa_no_05.2025_-_claber_j._weschenfelder._fornecimento_de_agua_a_moradores_da_linha_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_legislativa_no_06.2025_-_marisa_i._v._bottini._instalacao_de_lombadas_redutoras_de_velocidade_na_rua_afonso_dinon.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_legislativa_no_07.2025_-_fabricio_wagner._instalacao_de_lombadas_redutoras_de_velocidade..docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_legislativa_no_08.2025_-_carlos_i._possatto._acesso_no_km_105_da_br_163.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_legislativa_no_09.2025_-_carlos_i._possatto._remocao_do_degrau_na_lateral_da_br_163_no_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_legislativa_no_10.2025_-_carlos_i._possatto._lombada_em_frente_a_escola_da_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_legislativa_no_11.2025_-_luiz_c._seibel._lombadas_na_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_legislativa_no_12.2025_-_cleber_j._weschenfelder._revisao_geral_anual.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_legislativa_no_13.2025_-_marisa_bottini._limpeza_em_riacho.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_legislativa_no_14.2025_-_marisa_bottini._limpeza_da_estrada_de_acesso_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_legislativa_no_15.2025_-_flavio_markus_-_reparos_nas_estradas_do_bairro_esperanca.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_legislativa_no_16.2025_-_fabricio_wagner_-_solicita_explicacoes_ao_coordenador_do_samu.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_legislativa_no_17.2025_-_fabricio_wagner_-_implementacao_dos_cursos_do_senar.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_legislativa_no_18.2025_-_fabricio_wagner_-_contrata_mais_brasil.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_legislativa_no_19.2025_-_lauri_doss_-_alteracao_na_lombada_da_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_legislativa_no_20.2025_-_lauri_doss_-_instalacao_de_tachoes_na_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_legislativa_no_21.2025_-_luiz_c._seibel_-_reparos_no_asfalto_na_via_de_acesso_a_linha_pessegueiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_legislativa_no_22.2025_-_claudemir_a._amann_-_melhorias_no_canteiro_do_final_da_via_paralela_que_da_com_a_linha_pessegueiro_e_linha_taquarucu.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_legislativa_no_23.2025_-_claudemir_a._amann_-_avaliacao_da_obra_de_asfalto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_legislativa_no_24.2025_-_marisa_bottini_-_acessibilidade_nos_passeios_publicos.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_legislativa_no_25.2025_-_cleber_j._weschenfelder_-_contratacao_dos_controladores_de_acesso.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_legislativa_no_26.2025_-_cleber_j._weschenfelder_-_pagamento_do_bonus_agricola.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_legislativa_no_27.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_legislativa_no_28.2025_-_luiz_carlos_seibel_-_estender_a_licenca_maternidade_das_servidoras_temporarias.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_legislativa_no_29.2025_-_claudemir_antonio_amann_-_liberar_internet_as_pessoas_que_utilizam_o_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_legislativa_no_30.2025_-_fabricio_wagner_-_coleta_de_lixo_no_interior.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_legislativa_no_31.2025_-_fabricio_wagner_-_prioridade_as_empresas_do_municipio_nas_licitacoes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_legislativa_no_32.2025_-_claudemir_a._amann_-_pagamento_de_precatorios_pela_administracao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_legislativa_no_33.2025_-_fabricio_wagner_-_instalacao_de_sinalizacao_no_loteamento_gnoato.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_legislativa_no_34.2025_-_marisa_bottini_-_manutencao_da_praca_municipal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_legislativa_no_35.2025_-_flavio_markus_-_informacoes_acerca_do_destino_dos_entulhos_recolhidos.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/ata_da_8a_sessao_ordinaria_da_16a_legislatura.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_legislativa_no_37.2025_-_flavio_markus_-_reforcou_o_pedido_sobre_as_mudancas_realizadas_no_esf.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_legislativa_no_38.2025_-_marcio_a._foggiatto_-_estacionamentos_compartilhados.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_legislativa_no_39.2025_-_claudemir_a._amann_-_dados_do_valor_gasto_no_financiamento_finisa.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_legislativa_no_40.2025_-_claudemir_a._amann_-_estacionamento_obliquo_na_rua_otavio_diehl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_legislativa_no_41.2025_-_lauri_doss_-_projeto_pro-autismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_legislativa_no_42.2025_-_cleber_j._weschenfelder_-_informacoes_sobre_as_consultas_oftalmologicas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_legislativa_no_43.2025_-_fabricio_wagner_-_contratacao_de_terapeuta_ocupacional.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_legislativa_no_44.2025_-_claudemir_a._amann_-_substituicao_do_calcamento_por_pavers.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_legislativa_no_45.2025_-_cleber_j._weschenfleder_-_projeto_pro-autismo.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_legislativa_no_46.2025_-_flavio_markus_-_placas_de_identificacao_nas_ruas_do_loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_legislativa_no_47.2025_-_luiz_c._seibel_-_abrigo_de_passageiros_na_rua_inacio_grimm.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_legislativa_no_48.2025_-_luiz_c._seibel_-_placas_de_identificacao_nas_comunidades_do_interior.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_legislativa_no_49.2025_-_flavio_markus_-_esclarecimentos_sobre_andamento_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_legislativa_no_50.2025_-_lauri_doss_-_transporte_de_atletas_da_escolinha_chapecoense.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_legislativa_no_51.2025_-_cleber_j._weschenfelder_-_audiencia_publica.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_legislativa_no_52.2025_-_luiz_c._seibel_-_informacoes_sobre_a_obra_do_clube_da_linha_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_legislativa_no_53.2025_-_carlos_i._possatto_-_incentivo_a_empresas_do_municipio_em_licitacoes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_legislativa_no_54.2025_-_adavilson_da_rosa_-_manutencoes_na_linha_maidana.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_legislativa_no_55.2025_-_flavio_markus_-_informacoes_sobre_usinas_solares.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_legislativa_no_56.2025_-_cleber_j._weschenfelder_-_contratacao_de_professor_de_danca_alema.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_legislativa_no_57.2025_-_lauri_doss_-_reparos_nas_ruas_darci_cavalier_e_nicolau_aloisio_lermen.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_legislativa_no_58.2025_-_carlos_i._possatto_-_instalacao_de_quebra_molas_na_rua_presdiente_vargas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_legislativa_no_59.2025_-_flavio_markus_-_instalacao_de_lombada_na_rua_presidente_vargas.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_legislativa_no_60.2025_-_flavio_markus_-_padronizacao_da_avenida_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_legislativa_no_61.2025_-_fabricio_wagner_-_instalacao_de_redutor_de_velocidade_proximo_ao_trevo.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_legislativa_no_62.2025_-_claudemir_a._amann_-_instalacao_de_ponto_de_carregamento_eletrico.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_legislativa_no_63.2025_-_carlos_i._possatto_-_aquisicao_de_conjunto_de_conchas_para_os_tratores.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_legislativa_no_64.2025_-_carlos_i._possatto_-_instalacao_de_agua_na_linha_novo_mundo.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_legislativa_no_65.2025_-_flavio_markus_-_troca_de_tubos_na_rua_parana.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_legislativa_no_66.2025_-_cleber_j._weschenfelder_-_retomada_da_politica_publica_de_execucao_deas_calcadas.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_legislativa_no_67.2025_-_luiz_c._seibel_-_alteracao_na_forma_de_pagamento_do_abono_assiduidade.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_legislativa_no_68.2025_-_fabricio_wagner_-_criacao_de_projeto_de_coscinetizacao_sobre_o_lixo.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_legislativa_no_69.2025_-_flavio_markus_-_instalacao_de_lixeira_grande.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_legislativa_no_70.2025_-_cleber_j._weschenfedler_-_informacoes_sobre_licitacao_de_esportes.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_legislativa_no_71.2025_-_fabricio_wagner_-_manutencoes_no_bairro_mirassol.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_legislativa_no_72.2025_-_flavio_markus_-_reparos_na_rua_dionisio_caramori.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_legislativa_no_73.2025_-_claudemir_antonio_amann_-_informacoes_sobre_a_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_legislativa_no_74.2025_-_cleber_jonas_weschenfelder_-_andamento_da_obra_da_ponte_da_gruta.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_legislativa_no_75.2025_-_fabricio_wagner_-_construcao_de_escadaria_para_dar_acesso_ao_ginasio_municipal.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_legislativa_no_76.2025_-_rodrigo_andre_lunkes_-_instalacao_de_parquinho_infantil_perto_do_campo_municipal.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_legislativa_no_77.2025_-_claudemir_a._amann_-_escoamento_na_rua_inacio_rippel.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_legislativa_no_78.2025_-_fabricio_wagner_-_criacao_de_lei_que_suporte_e_ampare_os_atletas_do_municipio.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_legislativa_no_79.2025_-_cleber_j._weschenfelder_-_informacoes_referente_ao_campeonato_municipal.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_legislativa_no_80.2025_-_claudemir_antonio_amann_-_terraplanagem_na_area_institucional_no_loteamento_gnoato.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_legislativa_no_81.2025_-_flavio_markus_-_rolo_compactador_na_rua_jose_seibel_e_rua_do_morador_jandir_maran.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_legislativa_no_82.2025_-_claudemir_antonio_amann_-_hospedagem_para_pacientes_que_se_deslocam_a_florianopolis_joinville_blumenau_e_brusque.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_legislativa_no_83.2025_-_carlos_izidro_possatto_-_adquirir_distribuidor_de_adubo_solido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_legislativa_no_84.2025_-_carlos_izidro_possatto_-_fornecimento_de_maquinas_para_quem_planta_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_legislativa_no_85.2025_-_flavio_markus_-_realizar_manutencao_na_rodovia_ate_a_comunidade_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_legislativa_no_87.2025_-_carlos_izidro_possatto_-_pedido_de_esclarecimento_para_a_secretaria_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_legislativa_no_88.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_o_andamento_do_programa_para_dentro_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_legislativa_no_89.2025_-_carlos_izidro_possatto_-_pedido_a_secretaria_de_obras_e_agricultura_sobre_servicos_em_propriedades_rurais.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_legislativa_no_90.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_a_reforma_da_ponte_do_baixo_arara.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_legislativa_no_91.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_sobre_cartaz_levado_pelos_chefes_do_poder_executivo_durante_desfile.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_legislativa_no_92.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_se_o_sindicato_foi_consultado_quanto_ao_cartaz_levado_ao_desfile.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_legislativa_no_93.2025_-_lauri_doss_-_pedido_de_informacao_a_secretaria_da_educacao_referente_aos_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_legislativa_no_94.2025_-_flavio_markus_-_pedido_de_informacao_quanto_a_alimentacao_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_legislativa_no_95.2025_-_luiz_carlos_seibel_-_pedido_para_que_seja_efetuado_manutencao_dos_brinquedos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_legislativa_no_96.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacao_referente_ao_rendimento_dos_juros_que_rendeu_o_recurso_vinculado_a_ponte_do_baixo_arara.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_legislativa_no_97.2025_-_cleber_jonas_weschenfelder_-_pedido_de_informacoes_referente_as_obras_de_reforma_no_clube_da_linha_pessegueiro_baixo_arara_e_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_legislativa_no_98.2025_-_carlos_izidro_possatto_-_pedido_ao_dnit_para_fazer_reparos_na_linha_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_legislativa_no_99.2025_-_carlos_izidro_possatto_-_pedido_de_troca_dos_tubos_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_legislativa_no_100.2025_-_cleber_jonas_weschenfelder_-_pedido_de_solucao_para_a_falta_de_energia_eletrica_no_interior.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_legislativa_no_102.2025_-_claudemir_antonio_amann_-_pedido_de_informacoes_ao_dnit_sobre_via_periferica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_legislativa_no_103.2025_-_claudemir_antonio_amann_-_indicacao_de_utilizacao_de_espacos_do_ginario_de_esportes_como_publicidade.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_legislativa_no_104.2025_-_flavio_markus_-_solicita_a_administracao_municipal_informacoes_sobre_o_calcamento_la_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_legislativa_no_105.2025_-_fabricio_wagner_-_indica_chamada_de_urgencia_para_contratacao_de_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_legislativa_no_106.2025_-_cleber_j._weschenfelder_-_indica_audiencia_publica_para_tratar_sobre_a_alimentacao_escolar_pnae.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_legislativa_no_107.2025_-_fabricio_wagner_-_indica_a_compra_de_uma_maquina_para_demarcacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_legislativa_no_108.2025_-_lauri_doss_-_indica_o_estacionamento_unilateral_na_av_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_legislativa_no_109.2025_-_flavio_markus_-_indicacao_para_atendimentos_domiciliares_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_legislativa_no_110.2025_-_cleber_j._weschenfelder_-_indica_previsao_de_aumento_de_salarios_na_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_legislativa_no_111.2025_-_cleber_j._weschenfelder_-_indica_acoes_paliativas_de_recuperacao_da_estrada_da_linha_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_legislativa_no_112.2025_-_cleber_j._weschenfelder_-_indica_acoes_de_recuperacao_da_estrada_da_linha_preta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_legislativa_no_113.2025_-_lauri_doss_-_indica_a_construcao_de_passeio_na_rua_pedro_johann.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_legislativa_no_114.2025_-_claudemir_a._amann_-_dnit_indica_encaminhamento_de_oficio_para_obras_do_cruzamento_da_linha_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_legislativa_no_115.2025_-_rodrigo_a._lunkes-_dnit_indica_colocacao_de_rotatoria_no_cruzamento_da_la_pessegueiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_legislativa_no_116.2025_-_bancada_mdb_-_revitalizacao_rua_pedro_johann.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_legislativa_no_117.2025_-_fabricio_wagner_-_indicacao_sobre_substituicao_de_pedras_da_praca_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_legislativa_no_118.2025_-_rodrigo_a._lunkes_-_indicacao_sobre_asfalto_no_loteamento_gnoatto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_legislativa_no_119.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_sobre_as_despesas_atuais_com_a_educacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_legislativa_no_120.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_vale-alimentacao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_legislativa_no_121.2025_-_claudemir_a._amann_-_solicita_que_o_britamento_atraves_da_linha_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_legislativa_no_122.2025_-_cleber_j._weschenfelder_-_solicita_informacoes_a_respeito_do_andamento_do_loteamento_....pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_legislativa_no_123.2025_-_rodrigo_a._lunkes_-_solicita_estudo_para_implantacao_de_sistema_de_ventilacao_no_ginasio_municipal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_apoio_hs.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1546/mocao_de_apelo_12.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1566/decreto_legislativo_n._04.2025_aprova_contas_do_ex-prefeito.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_047-2025_-_altera_dispositivo_da_lei_n._2.445-2017_que_cria_sistema_municipal_de_protecao_e_defesa_civil_simdec_o_conselho_municipal_de_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1521/projeto_de_lei_052-2025_-_dispoe_sobre_a_expansao_do_perimetro_urbano_do_municipio_guaruja_do_sul-sc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1522/projeto_de_lei_053-2025_-_altera_a_lei_muicipal_no._2457-2015_que_autoriza_o_poder_executivo_municipal_a_conceder_o_uso_de_espaco_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1525/projeto_de_lei_054-2025_-_autoriza_a_alteracao_da_lei_orcamentaria_anual_atraves_da_abertura_de_um_credito_adicional_suplementar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_055-2025_-_acrescenta_o_art._19-a_a_lei_municipal_no._2.877-2024_que_aprovou_o_estudo_tecnico_socioambiental_-_etsa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_do_executivo_61-2025_-_institui_o_programa_bolsa_atleta_no_municipio_de_guaruja_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_062-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_do_executiv0_063-2025_-_autoriza_o_poder_executivo_municipal_a_efetuar_em_carater_indenizatorio_e_excepcional_o_pagam._correspondentes_a_creditos_de_vale-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1541/projeto_de_lei_064-2025_-_concede_revisao_geral_anual_ao_funcionalismo_publico_para_o_exercicio_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_lei_065-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_066-2025_-_dispoe_sobre_a_criacao_do_programa_municipal_de_incentivo_ao_esporte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_do_executivo_76-2025_-_dispoe_sobre_o_programa_municipal_de_parcerias_publico-privadas_e_concessoes_do_municipio_de_guaruja_do_sul_e_da_outras_previdencias.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_complementar_120-2025_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_complementar_121-2025_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio_de_guaruja_do_sul.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1533/prjeto_de_lei_complementar_122-2025_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_complementar_123-2025_-_acresce_o_artigo_126-a_e_altera_a_tabela_xii_da_lei_complementar_n._47-2018_de_26_de_novembro_de_2018_que_dispoe_sobre_o_cod_tributario_do_mun._de_guaruja.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1539/projeto_de_lei_complementar_124-2025_-_altera_incisos_ii_e_iii_do_art._768-87_do_plano_fisico_territorial_de_guaruja_do_sul_de_30_de_setembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_lei_complementar_125-2025_-_altera_o_numero_de_cargos_pertencentes_a_lei_complementar_2002-2009_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1524/projeto_de_lei_do_legislativo_002-2025_-_projeto_de_lei_do_legislativo_declarar_de_utilidade_publica_a_associacao_desportiva_amigos_garra_-_adag.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1545/projeto_de_lei_do_legislativo_003-2025_-_concede_reajuste_anual_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2025/1589/projeto_de_lei_do_legislativo_mirim_001-2025_-_institui_o_programa_paz_nas_escolas_nas_unidades_escolares_municipais.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H152"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -5573,570 +5603,619 @@
       </c>
       <c r="D130" t="s">
         <v>515</v>
       </c>
       <c r="E130" t="s">
         <v>516</v>
       </c>
       <c r="F130" t="s">
         <v>47</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H130" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>530</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>206</v>
+        <v>27</v>
       </c>
       <c r="D131" t="s">
         <v>531</v>
       </c>
       <c r="E131" t="s">
         <v>532</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H131" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>535</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="D132" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E132" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="H132" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D133" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E133" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H133" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D134" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E134" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="H134" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D135" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E135" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="H135" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="D136" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E136" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>365</v>
+        <v>550</v>
       </c>
       <c r="H136" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="D137" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E137" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>550</v>
+        <v>365</v>
       </c>
       <c r="H137" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D138" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E138" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="H138" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D139" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E139" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>537</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H139" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D140" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E140" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="F140" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H140" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D141" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E141" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="F141" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H141" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D142" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E142" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="F142" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="H142" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>323</v>
+        <v>283</v>
       </c>
       <c r="D143" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E143" t="s">
-        <v>532</v>
+        <v>537</v>
+      </c>
+      <c r="F143" t="s">
+        <v>561</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H143" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>495</v>
+        <v>323</v>
       </c>
       <c r="D144" t="s">
-        <v>571</v>
+        <v>536</v>
       </c>
       <c r="E144" t="s">
-        <v>572</v>
+        <v>537</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>365</v>
+        <v>573</v>
       </c>
       <c r="H144" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D145" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E145" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>575</v>
+        <v>365</v>
       </c>
       <c r="H145" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>579</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>499</v>
+      </c>
+      <c r="D146" t="s">
+        <v>576</v>
+      </c>
+      <c r="E146" t="s">
         <v>577</v>
       </c>
-      <c r="B146" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G146" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H146" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D147" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E147" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="H147" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D148" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E148" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H148" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>587</v>
+        <v>511</v>
       </c>
       <c r="D149" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E149" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H149" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D150" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="E150" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F150" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H150" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>17</v>
+        <v>596</v>
       </c>
       <c r="D151" t="s">
-        <v>595</v>
+        <v>576</v>
       </c>
       <c r="E151" t="s">
-        <v>596</v>
+        <v>577</v>
       </c>
       <c r="F151" t="s">
-        <v>324</v>
+        <v>561</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H151" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>599</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>600</v>
+      </c>
+      <c r="E152" t="s">
+        <v>601</v>
+      </c>
+      <c r="F152" t="s">
+        <v>324</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H152" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>604</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
         <v>22</v>
       </c>
-      <c r="D152" t="s">
-[...5 lines deleted...]
-      <c r="F152" t="s">
+      <c r="D153" t="s">
         <v>600</v>
       </c>
-      <c r="G152" s="1" t="s">
+      <c r="E153" t="s">
         <v>601</v>
       </c>
-      <c r="H152" t="s">
-        <v>602</v>
+      <c r="F153" t="s">
+        <v>605</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H153" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>608</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>609</v>
+      </c>
+      <c r="E154" t="s">
+        <v>610</v>
+      </c>
+      <c r="F154" t="s">
+        <v>605</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H154" t="s">
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6248,50 +6327,52 @@
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>