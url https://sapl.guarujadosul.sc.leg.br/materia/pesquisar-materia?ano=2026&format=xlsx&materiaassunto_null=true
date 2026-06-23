--- v0 (2026-03-22)
+++ v1 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="362">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -306,69 +306,540 @@
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1593/indicacao_legislativa_no_020.2026_-_claudemir_a._amann_-_analise_do_codigo_de_obras_-_vagas_de_estacionamento.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO QUE PROMOVA ANÁLISE E EVENTUAL REVISÃO DO CÓDIGO DE OBRAS DO MUNICÍPIO, ESPECIALMENTE NO QUE SE REFERE ÀS EXIGÊNCIAS RELACIONADAS ÀS VAGAS DE ESTACIONAMENTO EM NOVAS CONSTRUÇÕES, BEM COMO QUE SEJAM PRESTADOS ESCLARECIMENTOS A ESTA CASA LEGISLATIVA SOBRE O TEMA”.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1594/indicacao_legislativa_no_021.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_projetos_desenvolcidos_pela_assistencia_social.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE PRESTE INFORMAÇÕES A ESTA CASA LEGISLATIVA ACERCA DO ANDAMENTO DOS PROGRAMAS E AÇÕES DESENVOLVIDAS NO ÂMBITO DA PASTA, TENDO EM VISTA O RECEBIMENTO DE RECURSOS ORIUNDOS DO GOVERNO FEDERAL, SUAS RESPECTIVAS APLICAÇÕES E O CUMPRIMENTO DOS CRONOGRAMAS ESTABELECIDOS, EM RAZÃO DE SUA IMPORTÂNCIA PARA OS GRUPOS AOS QUAIS SE DESTINAM”.</t>
   </si>
   <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1599/indicacao_legislativa_no_022.2026_-_carlos_izidro_possatto_-_para_secretaria_de_obras_-_melhora_estrada_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>“INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS, QUE REALIZE ESTUDO DE VIABILIDADE PARA EXECUÇÃO DE MELHORIAS NO ACESSO DAS RESIDÊNCIAS DA LINHA BELA VISTA, NAS PROXIMIDADES DO LOTEAMENTO GNOATTO”.</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_legislativa_no_023.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_andamento_projetos_habitacionais.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO, QUE PRESTE INFORMAÇÕES A ESTA CASA LEGISLATIVA ACERCA DO ANDAMENTO DO PROCESSO DE IMPLANTAÇÃO DE HABITAÇÃO DE INTERESSE SOCIAL, VINCULADO AO PROGRAMA MINHA CASA, MINHA VIDA, ESPECIALMENTE QUANTO À LIBERAÇÃO DA ÁREA, TRÂMITES JUNTO À CAIXA E CONTRAPARTIDAS DO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1601/indicacao_legislativa_no_024.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_valores_empenhados_clube.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO QUE PRESTE INFORMAÇÕES A ESTA CASA LEGISLATIVA ACERCA DOS VALORES EMPENHADOS PARA O CLUBE DO MUNICÍPIO, REFERENTES À EXECUÇÃO DA OBRA, TANTO NA GESTÃO ANTERIOR QUANTO NA ATUAL”.</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1603/indicacao_legislativa_no_025.2026_-_fabricio_wagner_-_referente_a_rua_parana.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, REALIZE AVERIGUAÇÃO E OS DEVIDOS REPAROS NA TUBULAÇÃO EXISTENTE NA RUA PARANÁ”.</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_legislativa_no_026.2026_-_fabricio_wagner_-_pedidos_a_secretaria_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAÇÃO DE MELHORIAS NA PRAÇA MUNICIPAL, COM A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO, SUBSTITUIÇÃO DE PAVIMENTAÇÃO POR PAVERS EM ALGUNS TRECHOS, BEM COMO A INSTALAÇÃO DE ILUMINAÇÃO, PONTOS DE ENERGIA ELÉTRICA E WI-FI NA RUA COBERTA”.</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_legislativa_no_027.2026_-_flavio_markus_-_estrada_rural_taquarussu.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA DE TRANSPORTES E OBRAS, REALIZE MANUTENÇÃO NOS ACESSOS ÀS LAVOURAS LOCALIZADAS NA LINHA TAQUARUSSU”.</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_legislativa_no_028.2026_-_carlos_izidro_possatto_-_investimentos_gruta_municipal.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAÇÃO DE MELHORIAS E INVESTIMENTOS NA INFRAESTRUTURA DA GRUTA MUNICIPAL”.</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1607/indicacao_legislativa_no_029.2026_-_cleber_j._weschenfelder_-_passeio_da_rua_rui_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR DE URBANISMO, REALIZE A SINALIZAÇÃO E POSTERIOR MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA RUI BARBOSA”.</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1608/indicacao_legislativa_no_030.2026_-_cleber_j._weschenfelder_-_retomada_da_parceria_para_construcao_de_passeios.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE DÊ CONTINUIDADE À POLÍTICA PÚBLICA DE PARCERIA PARA EXECUÇÃO DE PASSEIOS PÚBLICOS NO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1609/indicacao_legislativa_no_031.2026_-_luiz_carlos_seibel_-_reforma_do_clube_da_baixo_arara.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE PRESTE INFORMAÇÕES ACERCA DO ANDAMENTO E DO INÍCIO DAS OBRAS DE REFORMA DO CLUBE DA COMUNIDADE DA LINHA BAIXO ARARA”.</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1612/indicacao_legislativa_no_032.2026_-_flavio_markus_-_uso_de_carros_oficiais_por_secretarios.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ADOTE PROVIDÊNCIAS QUANTO AO USO INADEQUADO DOS VEÍCULOS OFICIAIS DURANTE O HORÁRIO DE EXPEDIENTE”.</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1613/indicacao_legislativa_no_033.2026_-_cleber_j._weschenfelder_-_asfalto_loteamento_gnoatto.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DO SETOR COMPETENTE, REALIZE REPAROS URGENTES NA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO LOTEAMENTO GNOATTO”.</t>
+  </si>
+  <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_legislativa_no_034.2026_-_claudemir_a._amann_-_passeio_na_periferica.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONSTRUÇÃO DE PASSEIO PÚBLICO NA VIA PERIFÉRICA QUE DÁ ACESSO AO PARQUE INDUSTRIAL I”.</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1615/indicacao_legislativa_no_035.2026_-_carlos_izidro_possatto_-_cobranca_empresas_garagem_e_ponte.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE COBRE DA EMPRESA RESPONSÁVEL A AGILIZAÇÃO NA EXECUÇÃO DAS OBRAS DA GARAGEM MUNICIPAL E DA PONTE SOBRE O RIO DAS FLORES”.</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1616/indicacao_legislativa_no_036.2026_-_fabricio_wagner_-_cobranca_empresa_plano_diretor.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS, JUNTO A EMPRESA CONTRATADA, PARA A CONTINUIDADE DOS TRABALHOS DE ELABORAÇÃO DO PLANO DIRETOR MUNICIPAL”.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1620/indicacao_legislativa_no_037.2026_-_cleber_j._weschenfelder_-_pagamento_de_alimentacao_aos_doadores_de_sangue_no_deslocamento.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO QUE ESTUDE A VIABILIDADE DE INSTITUIR O PAGAMENTO OU RESSARCIMENTO DE ALIMENTAÇÃO AOS MUNÍCIPES QUE SE DESLOCAM PARA REALIZAR DOAÇÃO DE SANGUE”.</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1621/indicacao_legislativa_no_038.2026_-_flavio_markus_-_cameras_de_monitoramento_publico.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A MANUTENÇÃO E O RESTABELECIMENTO DO FUNCIONAMENTO DAS CÂMERAS DE VIDEOMONITORAMENTO INSTALADAS NO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1622/indicacao_legislativa_no_039.2026_-_claudemir_a._amann_-_manta_asfaltica_em_frente_ao_alfa.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO QUE, POR MEIO DO SETOR COMPETENTE, REALIZE A APLICAÇÃO DE MASSA ASFÁLTICA EM TRECHO UTILIZADO COMO ESTACIONAMENTO EM FRENTE AO MERCADO E À AGROPECUÁRIA ALFA, NA RUA RUI BARBOSA”.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_legislativa_no_040.2026_-_cleber_j._weschenfelder_-_informacoes_numeros_educacao.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE À CÂMARA MUNICIPAL INFORMAÇÕES ACERCA DA CONSOLIDAÇÃO DOS INVESTIMENTOS E GASTOS NA ÁREA DA EDUCAÇÃO, CONSIDERANDO O ENCERRAMENTO DO PRIMEIRO QUADRIMESTRE DO EXERCÍCIO DE 2026 EM COMPARATIVO COM O MESMO PERÍODO DO EXERCÍCIO 2025 E AS ALTERAÇÕES PROPOSTAS NOS EDUCANDÁRIOS DA REDE MUNICIPAL DE ENSINO”.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Chibi</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1624/indicacao_legislativa_no_041.2026_-_rodrigo_a._lunkes_-_pavimentacao_e_paisagismo_das_ruas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO QUE PROMOVA A ELABORAÇÃO E POSTERIOR EXECUÇÃO DO PROJETO DE PAVIMENTAÇÃO E DE PAISAGISMO NA RUA PEDRO JOHANN, BEM COMO, ELABORAÇÃO E EXECUÇÃO DO PROJETO DE PAVIMENTAÇÃO NAS RUAS PARANÁ E MARANHÃO”.</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1625/indicacao_legislativa_no_042.2026_-_rodrigo_a._lunkes_-_sinalizacao_horizontal_placas_para_veiculos_autopropelidos.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, POR MEIO DO DEMUTRAN, QUE INCLUA NO ESTUDO DE ATUALIZAÇÃO DA SINALIZAÇÃO VIÁRIA DO MUNICÍPIO A SINALIZAÇÃO E CAMPANHAS DE CONSCIENTIZAÇÃO RELACIONADAS AO USO DE EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS, COMO BICICLETAS E PATINETES ELÉTRICOS E CICLOMOTORES”.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_legislativa_no_043.2026_-_flavio_markus_-_atendimentos_de_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE ADOTE PROVIDÊNCIAS PARA GARANTIR A CONTINUIDADE DOS ATENDIMENTOS DE FISIOTERAPIA NO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_legislativa_no_044.2026_-_cleber_j._weschenfelder_-_disponibilidade_de_medicamentos_da_lista_basica.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO QUE PRESTE INFORMAÇÕES SOBRE A DISPONIBILIDADE DOS MEDICAMENTOS CONSTANTES NA LISTA BÁSICA FORNECIDOS PELA UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1628/indicacao_legislativa_no_045.2026_-_carlos_izidro_possatto_-_viabilidade_de_projeto_de_lei_prevendo_asfaltamento_de_loteamentos.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO QUE ESTUDE A VIABILIDADE DE ELABORAÇÃO DE PROJETO DE LEI ESTABELECENDO QUE NOVOS LOTEAMENTOS NO MUNICÍPIO SEJAM IMPLANTADOS COM PAVIMENTAÇÃO ASFÁLTICA, OBSERVANDO OS PADRÕES TÉCNICOS MÍNIMOS EXIGIDOS EM LEGISLAÇÃO”.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1629/indicacao_legislativa_no_046.2026_-_fabricio_wagner_-_informacao_sobre_prazo_para_britagem_nas_estradas_do_interior.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO ESCLARECIMENTOS ACERCA DO NÃO FORNECIMENTO DE BRITA PELA EMPRESA VENCEDORA DO PROCESSO LICITATÓRIO REALIZADO POR REGISTRO DE PREÇOS, BEM COMO INFORMAÇÕES SOBRE AS MEDIDAS ADOTADAS DIANTE DO DESCUMPRIMENTO CONTRATUAL”.</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1630/indicacao_legislativa_no_047.2026_-_fabricio_wagner_-_pedido_de_viabilidade_para_instalacao_de_cameras_no_posto_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO ESTUDO DE VIABILIDADE DE INSTALAÇÃO DE SISTEMA DE MONITORAMENTO COM CÂMERAS DE VÍDEO E ÁUDIO NAS DEPENDÊNCIAS DA UNIDADE DE SAÚDE, ESPECIALMENTE NOS LOCAIS DE MAIOR FLUXO DE ATENDIMENTO”.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1631/indicacao_legislativa_no_048.2026_-_luiz_carlos_seibel_-_pedido_solicitando_providencias_na_estrada_da_la_maidana_a_la_sao_roque.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE TRANSPORTES E OBRAS, QUE REALIZE A MANUTENÇÃO E RECUPERAÇÃO DA ESTRADA QUE LIGA A COMUNIDADE DA LINHA MAIDANA À COMUNIDADE DA LINHA SÃO ROQUE”.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1633/indicacao_legislativa_no_049.2026_-_flavio_markus_-_construcao_de_rampa_de_acessibilidade_na_avenida_joao_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE RAMPA DE ACESSIBILIDADE NO PASSEIO PÚBLICO DA AVENIDA JOÃO PESSOA, EM FRENTE AO MERCADO ATACADO PASQUALON”.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1634/indicacao_legislativa_no_050.2026_-_fabricio_wagner_-_pedido_de_viabilidade_de_patrocinio_a_participante_de_concurso_nacional.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE AVALIE A VIABILIDADE LEGAL DE CONTRIBUIÇÃO OU APOIO INSTITUCIONAL PARA CUSTEIO DE DESPESAS DA PARTICIPAÇÃO DA REPRESENTANTE GUARUJAENSE GABRIELA LENHARDT NO CONCURSO ‘MISS TEEN INTERNACIONAL BRASIL’”.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1639/indicacao_legislativa_no_051.2026_-_claudemir_a._amann_-_manutencao_de_escoamento_de_agua_na_rua_bruno_taube.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE TRANSPORTES E OBRAS, QUE REALIZE AVERIGUAÇÃO E MANUTENÇÃO EM PROBLEMA DE ESCOAMENTO DE ÁGUA NA RUA BRUNO TAUBE, NO JARDIM ITÁLIA, EM FRENTE À RESIDÊNCIA DO SR. ZAIR VICARI”.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1638/indicacao_legislativa_no_052.2026_-_flavio_markus_-_destinacao_do_material_metalico_que_se_encontra_na_ceben.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL QUE REALIZE AVALIAÇÃO E APROVEITAMENTO DE ESTRUTURAS METÁLICAS ARMAZENADAS NO ANTIGO PRÓ-AUTISMO, LOCALIZADO NA ANTIGA CEBEN, NA COMUNIDADE DA SULINA”.</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1640/indicacao_legislativa_no_053.2026_-_cleber_j._weschenfelder_-_informacao_acerca_dos_recursos_deixados_em_caixa_pelo_municipio_no_exercicio_2024_e_2025.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL O ENCAMINHAMENTO DE INFORMAÇÕES REFERENTES AOS RECURSOS FINANCEIROS LIVRES E VINCULADOS EXISTENTES EM CAIXA AO FINAL DOS EXERCÍCIOS DE 2024 E 2025”.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1641/indicacao_legislativa_no_054.2026_-_cleber_j._weschenfelder_-_encaminhamento_de_criancas_com_autismo.pdf</t>
+  </si>
+  <si>
+    <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA DADA PRIORIDADE AO ENCAMINHAMENTO DE SERVIÇOS ESPECIALIZADOS PARA AVALIAÇÃO E ACOMPANHAMENTO DE PACIENTES COM POSSÍVEL TRANSTORNO DO ESPECTRO AUTISTA – TEA, BEM COMO, QUE SEJA REALIZADA A CONTRATAÇÃO DESTES PROFISSIONAIS PARA DISPONIBILIZAR AOS MUNÍCIPES”.</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1643/indicacao_legislativa_055.2026_-_carlos_i._possatto_-_retomada_de_parceria_para_construcao_de_passeios.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE IMPLANTAÇÃO DE NOVO PROGRAMA DE PARCERIA PARA EXECUÇÃO DE CALÇADAS NOS PASSEIOS PÚBLICOS DO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1644/indicacao_legislativa_056.2026_-_carlos_i._possatto_-_licitacao_para_horas-maquina.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE REALIZAR PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DE HORAS-MÁQUINA TERCEIRIZADAS, VISANDO A MANUTENÇÃO DAS ESTRADAS MUNICIPAIS E O ATENDIMENTO DAS DEMANDAS DO SETOR AGRÍCOLA”.</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_legislativa_057.2026_-_rodrigo_a._lunkes_-_revisao_de_lei_de_pagamento_de_vale-alimentacao_em_casos_de_venda_de_licena-premio.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA A REVISÃO E ADEQUAÇÃO DA LEGISLAÇÃO MUNICIPAL RELATIVA AO VALE-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS, VISANDO CORRIGIR INCONSISTÊNCIA LEGAL QUE TEM IMPEDIDO O RECEBIMENTO DO BENEFÍCIO POR SERVIDORES QUE CONVERTEM PARTE DA LICENÇA-PRÊMIO EM PECÚNIA”.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1648/indicacao_legislativa_no_058.2026_-_cleber_jonas_weschenfelder_-_solicitando_discrimincao_dos_valores_aplicados_nas_etapas_das_obras_de_asfaltamento_da_la_caravaggio.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE À CÂMARA MUNICIPAL DE VEREADORES A PLANILHA ORÇAMENTÁRIA E O DETALHAMENTO DOS QUANTITATIVOS REFERENTES À OBRA DE PAVIMENTAÇÃO ASFÁLTICA QUE LIGA OS MUNICÍPIOS DE GUARUJÁ DO SUL E PRINCESA”.</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE E ADOTE MEDIDAS VISANDO À IMPLANTAÇÃO OU AMPLIAÇÃO DA COBERTURA DE SINAL DE TELEFONIA MÓVEL NA COMUNIDADE DA LINHA PESSEGUEIRO.”</t>
+  </si>
+  <si>
     <t>1591</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
     <t>Eliane Aparecida de Souza Fanton</t>
   </si>
   <si>
-    <t>http://sapl.guarujadosul.sc.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Assunto: Solicitação de Busca de recursos.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_decreto_legislativo_n._03.2026_-_medalha_de_honra_ao_merito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE A MEDALHA DE HONRA AO MÉRITO DO LEGISLATIVO MUNICIPAL, DR. TIMÓTEO DAVILA PEREIRA, AO DOUTOR MARCELINO GRIMM".</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/pl01-2026_-_autoriza_a_transferencia_de_recursos_financeiros_a_associacao_de_pais_e_amigos_dos_excepcionais_-_apae_e_contem_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE, E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/pl02-2026_-_altera_art._de_lei_para_redefinir_a_base_de_calculo_da_hora-aula_excedente_dos_professores.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 17-D DA LEI ORDINÁRIA Nº 1.807, DE 24 DE ABRIL DE 2006, PARA REDEFINIR A BASE DE CÁLCULO DA HORA-AULA EXCEDENTE DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO."</t>
   </si>
@@ -418,105 +889,240 @@
     <t>"ALTERA A LEI 2.697/2020, PARA INCLUIR EQUIPAMENTO AGRÍCOLA NO ROL DE BENS OBJETO DE CONCESSÃO DE USO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_008-2026_-_autoriza__municipio_de_guaruja_do_sul_a_ratificar_o_contrato_de_consorcio_publico_do_consorcio_publico_interfederativo_de_saude_da_ameosc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL A RATIFICAR O CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO PÚBLICO INTERFEDERATIVO DE_x000D_
 SAÚDE DA AMEOSC- CIS/AMEOSC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_009-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_secretaria_de_estado_da_protecao_e_defesa_civil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM MÓVEL COM A SECRETARIA DE ESTADO DA PROTEÇÃO E DEFESA CIVIL DE SANTA CATARINA, ASSUMIR ENCARGOS DECORRENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1597/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS - DENOMINADO COMPROMISSO COM GUARUJÁ DO SUL E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>1586</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1586/projeto_de_lei_no_11__esse.pdf</t>
   </si>
   <si>
-    <t>Altera o art. 1º da Lei Municipal nº 2.918/2025, que autoriza a aquisição de imóvel para fins habitacionais, e dá outras providências.</t>
+    <t>"ALTERA O ART. 1º DA LEI MUNICIPAL Nº 2.918/2025, QUE AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA FINS HABITACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1590/pl_altera_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9º da Lei Municipal nº 2.793, de 31 de março de 2023, que dispõe sobre o funcionamento do Conselho Tutelar e estabelece regras para o regime de sobreaviso dos Conselheiros Tutelares, e dá outras providências.</t>
   </si>
   <si>
-    <t>1595</t>
-[...2 lines deleted...]
-    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1595/pl_-_cartao_escolar_3.pdf</t>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1598/pdfsam_merge1.pdf</t>
+  </si>
+  <si>
+    <t>“CRIA META NO PPA 2026/2029, CRIA META NA LDO/2026 E ABRE CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO DE GUARUJÁ DO SUL NO EXERCÍCIO DE 2026”.</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1610/pl_-_cartao_escolar_4.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "CARTÃO ESCOLAR", DESTINADO PARA AQUISIÇÃO DE MATERIAL ESCOLAR, UNIFORMES ESCOLARES E KIT CRECHE, ATRAVÉS DE CARTÃO MAGNÉTICO, PARA OS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1617/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DESAFETAÇÃO DE TRECHO DE VIA PÚBLICA INTEGRANTE DA RUA SEBASTIÃO DA SILVA, SUA INTEGRAÇÃO AO PATRIMÔNIO DISPONÍVEL DO MUNICÍPIO, AUTORIZA A ALIENAÇÃO AOS PROPRIETÁRIOS LINDEIROS PARA FINS DE EXPANSÃO INDUSTRIAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1618/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.793, DE 31 DE MARÇO DE 2023, QUE DISPÕE SOBRE O FUNCIONAMENTO DO CONSELHO TUTELAR, INSTITUI A GRATIFICAÇÃO DE SOBREAVISO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1619/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1632/pl_desapropriacao_imoveis.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a adquirir imóveis para fins de interesse público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1635/pdfsam_merge.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O "CARTÃO ESCOLAR", DESTINADO PARA AQUISIÇÃO DE MATERIAL ESCOLAR, UNIFORMES ESCOLARES E KIT CRECHE, ATRAVÉS DE CARTÃO MAGNÉTICO, PARA OS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1637/plo_022.2026_-_autoriza_o_poder_executivo_a_adquirir_imovel_para_fins_de_interesse_publico_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL PARA FINS DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1642/projeto_de__lei_municipal_n.________-__4a_feceg_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REALIZAÇÃO DA 4ª FECEG – ‘FEIRA E EXPOSIÇÃO COMERCIAL E EMPRESARIAL DE GUARUJÁ DO SUL’, AUTORIZA EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1646/plo_024.2026_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_para_fins_de_interesse_publico_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a adquirir imóvel para fins de interesse público e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1647/projeto_25.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1651/pdfsam_merge.pdf</t>
+  </si>
+  <si>
     <t>1564</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1564/plcomplementar_126-2026_-_atualiza_vencimento_dos_cargos_de_agente_comunitario_de_saude_e_agente_de_combate_as_endemias_conforme_recursos_da_uniao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"ATUALIZA O VENCIMENTO DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E DOS CARGOS DE AGENTE DE COMBATE AS ENDEMIAS, CONFORME RECURSOS ORIUNDOS DA UNIÃO, E ADOTA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1570/plc_127-2026_-_reajusta_os_vencimentos_dos_cargos_que_especifica_e_altera_os_anexos_ii_e_iii_da_tabela_de_vencimentos_da_lc_1807-2006_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"REAJUSTA OS VENCIMENTOS DOS CARGOS QUE ESPECIFICA E ALTERA OS ANEXOS II E III DA TABELA DE VENCIMENTOS DA LEI COMPLEMENTAR N. 1.807, DE 24 DE ABRIL DE 2006 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1602/pll_001-2026_-_autoriza_em_carater_excepcional_e_temporario_o_pagamento_do_auxilio-alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA, EM CARÁTER EXCEPCIONAL E TEMPORÁRIO, O PAGAMENTO DO AUXÍLIO-ALIMENTAÇÃO DIRETAMENTE EM FOLHA AOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL".</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>"ALTERA A TABELA CONSTANTE DO ARTIGO 11 DA LEI ORDINÁRIA Nº 2.342, DE 24 DE MARÇO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1650/pl_cargo_assessor_juiridico_substituto_estudo.pdf</t>
+  </si>
+  <si>
+    <t>"CRIA CARGO EM COMISSÃO DE ASSESSOR JURÍDICO SUBSTITUTO NO ÂMBITO DA CÂMARA MUNICIPAL DE GUARUJÁ DO SUL/SC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
     <t>http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1565/pres_001-2026_-_altera_o_2o_do_art._2o_da_lei_ordinaria_no_2.725-2021_que_dispoe_sobre_o_programa_vereador_mirim.pdf</t>
   </si>
   <si>
     <t>"ALTERA O §2º DO ART. 2º DA LEI ORDINÁRIA Nº 2.725, DE 14 DE SETEMBRO DE 2021, QUE DISPÕE SOBRE O PROGRAMA VEREADOR MIRIM, PARA FINS DE ALTERAÇÃO DA DATA DA ELEIÇÃO PARA O ANO LEGISLATIVO DE 2026 E SUBSEQUENTES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -838,56 +1444,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1552/indicacao_legislativa_no_001.2026_-_bancada_de_governo_-_estudo_para_criacao_de_lago_municipal_para_lazer.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1553/indicacao_legislativa_no_002.2026_-_bancada_de_governo_-_estudo_para_implantacao_de_pontos_publicos_de_preparo_de_chimarrao_quadras_esportivas_e_brinquedos_recreativos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1554/indicacao_legislativa_no_003.2026_-_bancada_de_governo_-_estudo_para_construcao_de_novo_centro_de_convivencia_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1555/indicacao_legislativa_no_004.2026_-_bancada_de_governo_-_estudo_de_viabilidade_para_ampliacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/indicacao_legislativa_no_005.2026_-_luiz_carlos_seibel_-_manutencao_de_estradas_no_interior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1557/indicacao_legislativa_no_006.2026_-_flavio_markus_-_informacao_a_respeito_de_obras_nas_estradas_do_interior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/indicacao_legislativa_no_007.2026_-_carlos_izidro_possatto_-_estudo_de_viabilidade_para_aquisicao_de_patrola_tracada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1567/indicacao_legislativa_no_009.2026_-_carlos_i._possatto_-_reformas_na_estrutura_do_campo_da_la_possatto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1568/indicacao_legislativa_no_010.2026_-_luiz_c._seibel_-_indicacao_de_funcionario_para_realizar_treinamento_do_incra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/indicacao_legislativa_no_011.2026_-_flavio_markus_-_prestacao_de_esclarecimentos_sobre_andamento_de_obras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1571/indicacao_legislativa_no_012.2026_-_carlos_izidro_possatto_-_para_secretaria_de_obras_mudar_local_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/indicacao_legislativa_no_013.2026_-_flavio_markus_-_estudo_de_viabilidade_para_internet_no_interior.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1573/indicacao_legislativa_no_014.2026_-_cleber_j._weschenfelder_-_pedido_de_informacoes_a_sec_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/indicacao_legislativa_no_015.2026_-_claudemir_a._amann_-_estudo_de_viabilidade_para_cartao_corporativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1584/indicacao_legislativa_no_016.2026_-_cleber_j._weschenfelder_-_pedido_de_conexao_de_agua_na_linha_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1585/indicacao_legislativa_no_017.2026_-_fabricio_wagner_-_pedido_demutran_acesso_deficientes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1587/indicacao_legislativa_no_018.2026_-_flavio_markus_-_reparos_sistema_drenagem_da_rua_joao_panegaz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1592/indicacao_legislativa_no_019.2026_-_flavio_markus_-_ligacoes_de_agua_no_morro_da_antena.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1593/indicacao_legislativa_no_020.2026_-_claudemir_a._amann_-_analise_do_codigo_de_obras_-_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1594/indicacao_legislativa_no_021.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_projetos_desenvolcidos_pela_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/pl01-2026_-_autoriza_a_transferencia_de_recursos_financeiros_a_associacao_de_pais_e_amigos_dos_excepcionais_-_apae_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/pl02-2026_-_altera_art._de_lei_para_redefinir_a_base_de_calculo_da_hora-aula_excedente_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/pl03-2026_-_altera_dispositivo_da_lei_n2544-2017_que_define_a_politica_municipal_de_tursmo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1560/plo_004-2026_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1561/plo_005-2026_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/plo_006-2026_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/plo_007-2026_-_altera_a_lei_2697-2020_para_incluir_equipamento_agricola_no_rol_de_bens_objeto_de_concessao_de_uso_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_008-2026_-_autoriza__municipio_de_guaruja_do_sul_a_ratificar_o_contrato_de_consorcio_publico_do_consorcio_publico_interfederativo_de_saude_da_ameosc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_009-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_secretaria_de_estado_da_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1586/projeto_de_lei_no_11__esse.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1590/pl_altera_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1595/pl_-_cartao_escolar_3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1564/plcomplementar_126-2026_-_atualiza_vencimento_dos_cargos_de_agente_comunitario_de_saude_e_agente_de_combate_as_endemias_conforme_recursos_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1570/plc_127-2026_-_reajusta_os_vencimentos_dos_cargos_que_especifica_e_altera_os_anexos_ii_e_iii_da_tabela_de_vencimentos_da_lc_1807-2006_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1565/pres_001-2026_-_altera_o_2o_do_art._2o_da_lei_ordinaria_no_2.725-2021_que_dispoe_sobre_o_programa_vereador_mirim.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1552/indicacao_legislativa_no_001.2026_-_bancada_de_governo_-_estudo_para_criacao_de_lago_municipal_para_lazer.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1553/indicacao_legislativa_no_002.2026_-_bancada_de_governo_-_estudo_para_implantacao_de_pontos_publicos_de_preparo_de_chimarrao_quadras_esportivas_e_brinquedos_recreativos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1554/indicacao_legislativa_no_003.2026_-_bancada_de_governo_-_estudo_para_construcao_de_novo_centro_de_convivencia_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1555/indicacao_legislativa_no_004.2026_-_bancada_de_governo_-_estudo_de_viabilidade_para_ampliacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1556/indicacao_legislativa_no_005.2026_-_luiz_carlos_seibel_-_manutencao_de_estradas_no_interior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1557/indicacao_legislativa_no_006.2026_-_flavio_markus_-_informacao_a_respeito_de_obras_nas_estradas_do_interior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1558/indicacao_legislativa_no_007.2026_-_carlos_izidro_possatto_-_estudo_de_viabilidade_para_aquisicao_de_patrola_tracada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1567/indicacao_legislativa_no_009.2026_-_carlos_i._possatto_-_reformas_na_estrutura_do_campo_da_la_possatto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1568/indicacao_legislativa_no_010.2026_-_luiz_c._seibel_-_indicacao_de_funcionario_para_realizar_treinamento_do_incra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1569/indicacao_legislativa_no_011.2026_-_flavio_markus_-_prestacao_de_esclarecimentos_sobre_andamento_de_obras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1571/indicacao_legislativa_no_012.2026_-_carlos_izidro_possatto_-_para_secretaria_de_obras_mudar_local_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1572/indicacao_legislativa_no_013.2026_-_flavio_markus_-_estudo_de_viabilidade_para_internet_no_interior.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1573/indicacao_legislativa_no_014.2026_-_cleber_j._weschenfelder_-_pedido_de_informacoes_a_sec_de_saude.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1574/indicacao_legislativa_no_015.2026_-_claudemir_a._amann_-_estudo_de_viabilidade_para_cartao_corporativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1584/indicacao_legislativa_no_016.2026_-_cleber_j._weschenfelder_-_pedido_de_conexao_de_agua_na_linha_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1585/indicacao_legislativa_no_017.2026_-_fabricio_wagner_-_pedido_demutran_acesso_deficientes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1587/indicacao_legislativa_no_018.2026_-_flavio_markus_-_reparos_sistema_drenagem_da_rua_joao_panegaz.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1592/indicacao_legislativa_no_019.2026_-_flavio_markus_-_ligacoes_de_agua_no_morro_da_antena.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1593/indicacao_legislativa_no_020.2026_-_claudemir_a._amann_-_analise_do_codigo_de_obras_-_vagas_de_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1594/indicacao_legislativa_no_021.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_projetos_desenvolcidos_pela_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1599/indicacao_legislativa_no_022.2026_-_carlos_izidro_possatto_-_para_secretaria_de_obras_-_melhora_estrada_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1600/indicacao_legislativa_no_023.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_andamento_projetos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1601/indicacao_legislativa_no_024.2026_-_cleber_j._weschenfelder_-_pedido_de_informacao_sobre_valores_empenhados_clube.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1603/indicacao_legislativa_no_025.2026_-_fabricio_wagner_-_referente_a_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1604/indicacao_legislativa_no_026.2026_-_fabricio_wagner_-_pedidos_a_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1606/indicacao_legislativa_no_027.2026_-_flavio_markus_-_estrada_rural_taquarussu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1605/indicacao_legislativa_no_028.2026_-_carlos_izidro_possatto_-_investimentos_gruta_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1607/indicacao_legislativa_no_029.2026_-_cleber_j._weschenfelder_-_passeio_da_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1608/indicacao_legislativa_no_030.2026_-_cleber_j._weschenfelder_-_retomada_da_parceria_para_construcao_de_passeios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1609/indicacao_legislativa_no_031.2026_-_luiz_carlos_seibel_-_reforma_do_clube_da_baixo_arara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1612/indicacao_legislativa_no_032.2026_-_flavio_markus_-_uso_de_carros_oficiais_por_secretarios.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1613/indicacao_legislativa_no_033.2026_-_cleber_j._weschenfelder_-_asfalto_loteamento_gnoatto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1614/indicacao_legislativa_no_034.2026_-_claudemir_a._amann_-_passeio_na_periferica.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1615/indicacao_legislativa_no_035.2026_-_carlos_izidro_possatto_-_cobranca_empresas_garagem_e_ponte.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1616/indicacao_legislativa_no_036.2026_-_fabricio_wagner_-_cobranca_empresa_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1620/indicacao_legislativa_no_037.2026_-_cleber_j._weschenfelder_-_pagamento_de_alimentacao_aos_doadores_de_sangue_no_deslocamento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1621/indicacao_legislativa_no_038.2026_-_flavio_markus_-_cameras_de_monitoramento_publico.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1622/indicacao_legislativa_no_039.2026_-_claudemir_a._amann_-_manta_asfaltica_em_frente_ao_alfa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_legislativa_no_040.2026_-_cleber_j._weschenfelder_-_informacoes_numeros_educacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1624/indicacao_legislativa_no_041.2026_-_rodrigo_a._lunkes_-_pavimentacao_e_paisagismo_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1625/indicacao_legislativa_no_042.2026_-_rodrigo_a._lunkes_-_sinalizacao_horizontal_placas_para_veiculos_autopropelidos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1626/indicacao_legislativa_no_043.2026_-_flavio_markus_-_atendimentos_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1627/indicacao_legislativa_no_044.2026_-_cleber_j._weschenfelder_-_disponibilidade_de_medicamentos_da_lista_basica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1628/indicacao_legislativa_no_045.2026_-_carlos_izidro_possatto_-_viabilidade_de_projeto_de_lei_prevendo_asfaltamento_de_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1629/indicacao_legislativa_no_046.2026_-_fabricio_wagner_-_informacao_sobre_prazo_para_britagem_nas_estradas_do_interior.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1630/indicacao_legislativa_no_047.2026_-_fabricio_wagner_-_pedido_de_viabilidade_para_instalacao_de_cameras_no_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1631/indicacao_legislativa_no_048.2026_-_luiz_carlos_seibel_-_pedido_solicitando_providencias_na_estrada_da_la_maidana_a_la_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1633/indicacao_legislativa_no_049.2026_-_flavio_markus_-_construcao_de_rampa_de_acessibilidade_na_avenida_joao_pessoa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1634/indicacao_legislativa_no_050.2026_-_fabricio_wagner_-_pedido_de_viabilidade_de_patrocinio_a_participante_de_concurso_nacional.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1639/indicacao_legislativa_no_051.2026_-_claudemir_a._amann_-_manutencao_de_escoamento_de_agua_na_rua_bruno_taube.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1638/indicacao_legislativa_no_052.2026_-_flavio_markus_-_destinacao_do_material_metalico_que_se_encontra_na_ceben.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1640/indicacao_legislativa_no_053.2026_-_cleber_j._weschenfelder_-_informacao_acerca_dos_recursos_deixados_em_caixa_pelo_municipio_no_exercicio_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1641/indicacao_legislativa_no_054.2026_-_cleber_j._weschenfelder_-_encaminhamento_de_criancas_com_autismo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1643/indicacao_legislativa_055.2026_-_carlos_i._possatto_-_retomada_de_parceria_para_construcao_de_passeios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1644/indicacao_legislativa_056.2026_-_carlos_i._possatto_-_licitacao_para_horas-maquina.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1645/indicacao_legislativa_057.2026_-_rodrigo_a._lunkes_-_revisao_de_lei_de_pagamento_de_vale-alimentacao_em_casos_de_venda_de_licena-premio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1648/indicacao_legislativa_no_058.2026_-_cleber_jonas_weschenfelder_-_solicitando_discrimincao_dos_valores_aplicados_nas_etapas_das_obras_de_asfaltamento_da_la_caravaggio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_decreto_legislativo_n._03.2026_-_medalha_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1550/pl01-2026_-_autoriza_a_transferencia_de_recursos_financeiros_a_associacao_de_pais_e_amigos_dos_excepcionais_-_apae_e_contem_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1551/pl02-2026_-_altera_art._de_lei_para_redefinir_a_base_de_calculo_da_hora-aula_excedente_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1559/pl03-2026_-_altera_dispositivo_da_lei_n2544-2017_que_define_a_politica_municipal_de_tursmo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1560/plo_004-2026_-_dispoe_sobre_as_regras_para_constituicao_e_funcionamento_de_ambiente_regulatorio_experimental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1561/plo_005-2026_-_dispoe_sobre_a_regulamentacao_para_a_instalacao_e_uso_do_sistema_5g_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1562/plo_006-2026_-_dispoe_sobre_a_criacao_de_politica_municipal_de_desenvolvimento_economico_e_inovacao_e_cria_programa_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1563/plo_007-2026_-_altera_a_lei_2697-2020_para_incluir_equipamento_agricola_no_rol_de_bens_objeto_de_concessao_de_uso_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_008-2026_-_autoriza__municipio_de_guaruja_do_sul_a_ratificar_o_contrato_de_consorcio_publico_do_consorcio_publico_interfederativo_de_saude_da_ameosc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_009-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_cessao_de_uso_de_bem_movel_com_a_secretaria_de_estado_da_protecao_e_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1597/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1586/projeto_de_lei_no_11__esse.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1590/pl_altera_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1598/pdfsam_merge1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1610/pl_-_cartao_escolar_4.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1617/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1618/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1619/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1632/pl_desapropriacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1635/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1637/plo_022.2026_-_autoriza_o_poder_executivo_a_adquirir_imovel_para_fins_de_interesse_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1642/projeto_de__lei_municipal_n.________-__4a_feceg_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1646/plo_024.2026_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_para_fins_de_interesse_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1647/projeto_25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1651/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1564/plcomplementar_126-2026_-_atualiza_vencimento_dos_cargos_de_agente_comunitario_de_saude_e_agente_de_combate_as_endemias_conforme_recursos_da_uniao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1570/plc_127-2026_-_reajusta_os_vencimentos_dos_cargos_que_especifica_e_altera_os_anexos_ii_e_iii_da_tabela_de_vencimentos_da_lc_1807-2006_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1602/pll_001-2026_-_autoriza_em_carater_excepcional_e_temporario_o_pagamento_do_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1650/pl_cargo_assessor_juiridico_substituto_estudo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guarujadosul.sc.leg.br/media/sapl/public/materialegislativa/2026/1565/pres_001-2026_-_altera_o_2o_do_art._2o_da_lei_ordinaria_no_2.725-2021_que_dispoe_sobre_o_programa_vereador_mirim.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="250.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1415,493 +2021,1948 @@
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H21" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>99</v>
       </c>
       <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>65</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
         <v>113</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>119</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H27" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>60</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>64</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>146</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
+        <v>159</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>65</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>163</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H38" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>171</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>65</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>175</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>176</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>180</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>176</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>184</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>35</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>65</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H44" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>40</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>79</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>208</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H49" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>211</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>79</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H50" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>215</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>216</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H51" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>219</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>65</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>65</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>232</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H55" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>235</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>40</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>176</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>65</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H58" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>247</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>248</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>79</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H59" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>251</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" t="s">
+        <v>253</v>
+      </c>
+      <c r="E60" t="s">
+        <v>254</v>
+      </c>
+      <c r="F60" t="s">
+        <v>255</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H60" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>258</v>
+      </c>
+      <c r="E61" t="s">
+        <v>259</v>
+      </c>
+      <c r="F61" t="s">
+        <v>40</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>10</v>
       </c>
-      <c r="D37" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="D62" t="s">
+        <v>263</v>
+      </c>
+      <c r="E62" t="s">
+        <v>264</v>
+      </c>
+      <c r="F62" t="s">
+        <v>255</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>263</v>
+      </c>
+      <c r="E63" t="s">
+        <v>264</v>
+      </c>
+      <c r="F63" t="s">
+        <v>255</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D64" t="s">
+        <v>263</v>
+      </c>
+      <c r="E64" t="s">
+        <v>264</v>
+      </c>
+      <c r="F64" t="s">
+        <v>255</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H64" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>273</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>263</v>
+      </c>
+      <c r="E65" t="s">
+        <v>264</v>
+      </c>
+      <c r="F65" t="s">
+        <v>255</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>29</v>
+      </c>
+      <c r="D66" t="s">
+        <v>263</v>
+      </c>
+      <c r="E66" t="s">
+        <v>264</v>
+      </c>
+      <c r="F66" t="s">
+        <v>255</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H66" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>279</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" t="s">
+        <v>263</v>
+      </c>
+      <c r="E67" t="s">
+        <v>264</v>
+      </c>
+      <c r="F67" t="s">
+        <v>255</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" t="s">
+        <v>263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>264</v>
+      </c>
+      <c r="F68" t="s">
+        <v>255</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H68" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>286</v>
+      </c>
+      <c r="D69" t="s">
+        <v>263</v>
+      </c>
+      <c r="E69" t="s">
+        <v>264</v>
+      </c>
+      <c r="F69" t="s">
+        <v>255</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H69" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
+        <v>263</v>
+      </c>
+      <c r="E70" t="s">
+        <v>264</v>
+      </c>
+      <c r="F70" t="s">
+        <v>255</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H70" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>292</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" t="s">
+        <v>263</v>
+      </c>
+      <c r="E71" t="s">
+        <v>264</v>
+      </c>
+      <c r="F71" t="s">
+        <v>255</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>52</v>
+      </c>
+      <c r="D72" t="s">
+        <v>263</v>
+      </c>
+      <c r="E72" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" t="s">
+        <v>255</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H72" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>298</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>60</v>
+      </c>
+      <c r="D73" t="s">
+        <v>263</v>
+      </c>
+      <c r="E73" t="s">
+        <v>264</v>
+      </c>
+      <c r="F73" t="s">
+        <v>255</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H73" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>301</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>69</v>
+      </c>
+      <c r="D74" t="s">
+        <v>263</v>
+      </c>
+      <c r="E74" t="s">
+        <v>264</v>
+      </c>
+      <c r="F74" t="s">
+        <v>255</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H74" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>304</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>74</v>
+      </c>
+      <c r="D75" t="s">
+        <v>263</v>
+      </c>
+      <c r="E75" t="s">
+        <v>264</v>
+      </c>
+      <c r="F75" t="s">
+        <v>255</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H75" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>78</v>
+      </c>
+      <c r="D76" t="s">
+        <v>263</v>
+      </c>
+      <c r="E76" t="s">
+        <v>264</v>
+      </c>
+      <c r="F76" t="s">
+        <v>255</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H76" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>310</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>263</v>
+      </c>
+      <c r="E77" t="s">
+        <v>264</v>
+      </c>
+      <c r="F77" t="s">
+        <v>255</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H77" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>313</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>87</v>
+      </c>
+      <c r="D78" t="s">
+        <v>263</v>
+      </c>
+      <c r="E78" t="s">
+        <v>264</v>
+      </c>
+      <c r="F78" t="s">
+        <v>255</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H78" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>316</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>91</v>
+      </c>
+      <c r="D79" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" t="s">
+        <v>264</v>
+      </c>
+      <c r="F79" t="s">
+        <v>255</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>95</v>
+      </c>
+      <c r="D80" t="s">
+        <v>263</v>
+      </c>
+      <c r="E80" t="s">
+        <v>264</v>
+      </c>
+      <c r="F80" t="s">
+        <v>255</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>99</v>
+      </c>
+      <c r="D81" t="s">
+        <v>263</v>
+      </c>
+      <c r="E81" t="s">
+        <v>264</v>
+      </c>
+      <c r="F81" t="s">
+        <v>255</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H81" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>325</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>103</v>
+      </c>
+      <c r="D82" t="s">
+        <v>263</v>
+      </c>
+      <c r="E82" t="s">
+        <v>264</v>
+      </c>
+      <c r="F82" t="s">
+        <v>255</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H82" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>328</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>107</v>
+      </c>
+      <c r="D83" t="s">
+        <v>263</v>
+      </c>
+      <c r="E83" t="s">
+        <v>264</v>
+      </c>
+      <c r="F83" t="s">
+        <v>255</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>111</v>
+      </c>
+      <c r="D84" t="s">
+        <v>263</v>
+      </c>
+      <c r="E84" t="s">
+        <v>264</v>
+      </c>
+      <c r="F84" t="s">
+        <v>255</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H84" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>334</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>119</v>
+      </c>
+      <c r="D85" t="s">
+        <v>263</v>
+      </c>
+      <c r="E85" t="s">
+        <v>264</v>
+      </c>
+      <c r="F85" t="s">
+        <v>255</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H85" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>336</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>337</v>
+      </c>
+      <c r="D86" t="s">
+        <v>338</v>
+      </c>
+      <c r="E86" t="s">
+        <v>339</v>
+      </c>
+      <c r="F86" t="s">
+        <v>255</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H86" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>342</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>343</v>
+      </c>
+      <c r="D87" t="s">
+        <v>338</v>
+      </c>
+      <c r="E87" t="s">
+        <v>339</v>
+      </c>
+      <c r="F87" t="s">
+        <v>255</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H87" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>346</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>347</v>
+      </c>
+      <c r="E88" t="s">
+        <v>348</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>347</v>
+      </c>
+      <c r="E89" t="s">
+        <v>348</v>
+      </c>
+      <c r="F89" t="s">
+        <v>79</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H89" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>353</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>347</v>
+      </c>
+      <c r="E90" t="s">
+        <v>348</v>
+      </c>
+      <c r="F90" t="s">
+        <v>79</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H90" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>356</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>357</v>
+      </c>
+      <c r="E91" t="s">
+        <v>358</v>
+      </c>
+      <c r="F91" t="s">
+        <v>359</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H91" t="s">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>