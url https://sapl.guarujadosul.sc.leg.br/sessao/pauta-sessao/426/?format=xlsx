--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -76,51 +76,51 @@
     <t>Aguardando emissão de parecer da comissão</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 5 de 2026</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO PARA A INSTALAÇÃO E USO DO SISTEMA 5G NO MUNICÍPIO DE GUARUJÁ DO SUL".</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 6 de 2026</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE POLÍTICA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E INOVAÇÃO E CRIA PROGRAMA DE INOVAÇÃO DO MUNICÍPIO DE GUARUJÁ DO SUL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 8 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE GUARUJÁ DO SUL A RATIFICAR O CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO PÚBLICO INTERFEDERATIVO DE_x000D_
 SAÚDE DA AMEOSC- CIS/AMEOSC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 11 de 2026</t>
   </si>
   <si>
-    <t>Altera o art. 1º da Lei Municipal nº 2.918/2025, que autoriza a aquisição de imóvel para fins habitacionais, e dá outras providências.</t>
+    <t>"ALTERA O ART. 1º DA LEI MUNICIPAL Nº 2.918/2025, QUE AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA FINS HABITACIONAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>Análise Preliminar</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 12 de 2026</t>
   </si>
   <si>
     <t>RATIFICA A 3ª ALTERAÇÃO CONTRATUAL DO CONTRATO DE CONSÓRIO DO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE MUNICÍPIOS – SANTA CATARINA PARANÁ E RIO GRANDE DO SUL – DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE AGROPECUÁRIA E DESENVOLVIMENTO LOCAL – CONSAD E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">